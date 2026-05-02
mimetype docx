--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1127,277 +1127,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastasis on-a-chip platform to follow in real-time the extravasation process and collect extravasated cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a metastasis-on-a-chip microfluidic device to assess the metastatic abilities of cancer cells in TNBC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Woesteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Soncin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
+                <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Horochowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoLille Workshop</w:t>
+              <w:t xml:space="preserve">Cancer cell on chip Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547891v1</w:t>
+                <w:t xml:space="preserve">hal-04545683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metastasis-on-a-chip microfluidic device to assess the metastatic abilities of cancer cells in TNBC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metastasis on-a-chip platform to follow in real-time the extravasation process and collect extravasated cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sivery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Horochowska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">F. Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell on chip Workshop</w:t>
+              <w:t xml:space="preserve">OncoLille Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04545683v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils pour l'étude de la métastase cérébrale dans le cancer du sein triple négatif</w:t>
               </w:r>
@@ -1409,77 +1409,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Horochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée cancer du Sein Cancéropôle Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille (France), France</w:t>
@@ -1655,64 +1655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Sivery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Horochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ONCOLille Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille (France), France</w:t>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Mechanisms Involved in Radio-Induced Dedifferentiation of non-CSC into CSC in Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hannebicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03240-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2018.08.04" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hannebicque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bidan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Hasanpour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Rakotomalala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Savary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Arcicasa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hamadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03240-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2018.08.04" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soncin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hannebicque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bidan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>