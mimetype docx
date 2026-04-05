--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> xun zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xun-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8501-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142397636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189783347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance metric for LED in optical wireless communication: Modeling the trade-off between extendable bandwidth and optical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.118898. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based fingerprinting approach for efficient device identification in OWC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33061. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12220-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transfer Learning-Driven Methodology for Efficient and Sustainable Indoor Localization Using VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-driven visible light positioning using photodiode and event camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (18), pp.38449. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.573814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Accuracy and Real-Time Fingerprint-Based Continual Learning Localization System in Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.1289. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25051289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Factories: Modelling Hybrid RF and VLC Communication Channels for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (7), pp.1315-1325. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/jesa.580701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoE-Enabled Visible Light Positioning Network With Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3342732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Optimization Method of WDM Visible Light Communication System for Indoor Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2024.3407606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability Optimization of Indoor Visible 3D Positioning Algorithms Based on Single-Light Imaging Using Attention Mechanism Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.794. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11090794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Integrated Optical Wireless Sensing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (20), pp.7070 - 7084. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3415417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Active-Passive Single-Order Equalizer for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3327268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Modeling of GaN MQW LED for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2023.3312632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination-Insensitive Binary Descriptor for Visual Measurement Based on Local Inter-Patch Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3273211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning models for stroke detection by observing the eye-movement features under five-color visual stimuli in traditional Chinese medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingya Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traditional Chinese Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcms.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Positioning With Lens Compensation for Non-Lambertian Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Eappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.289-302. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2022.3232212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of binary ceramic composites made of insulating and conducting materials comprising full composition range – Applied to yttria partially stabilized zirconia and molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (14), pp.6296-6307. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2023.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis for DF Relay-Aided Visible Light Communication System With NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3204687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency of ACO-OFDM in Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xintong Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RSS-Based Indoor Positioning System for Target Using Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Boulsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTI Transactions on Electrical Engineering, Electronics, and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37936/ecti-eec.2021191.226818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of Radio Light Positioning System for Indoor Broadcasting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.2981755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Precision Positioning Scheme Under Non-Point Visible Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jintao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3008340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ICSP Graph Optimization Approach for Car-Like Robot Localization in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8030063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Communication System for Indoor Positioning Using Solar Cell as Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEOE.2019040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Television Services Using NFV/SDN Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhald Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2898159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Latency Parallel Turbo Decoding Implementation for Future Terrestrial Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2017.2704425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward LED Fingerprinting in IEEE 802.15.7 VLC via GAF-Attention Spectral Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Robustness 3D Visible Light Positioning Algorithm Based on Multi-Head Attention and ResNet50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB65076.2025.11165585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for VLC-based indoor Localization: Addressing Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.01575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Visible Light Positioning Against Receiver Tilt via Attention-Based Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performances of CNN Implementation for EEG Signal analysis on Embedded CPU boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Data Quality on EEG-Based Biomedical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSMART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint(OFP): Enhancing Security in Li-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2025 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS65812.2025.11152962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermal-Resistant Fingerprint Model for Device Identification in OWC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Optimization of Visible Light Indoor Positioning with Single LED: Using Elastic Weight Consolidation Mechanism Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-Zero Building Lighting: A Smart Lighting System Framework Enabled by Photovoltaic-Integrated Power over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference & Expo (LS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint: Enhancing Security in Visible Light Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Two-Step Localization Strategy: Integrating OWC with Data Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Optical Fiber-based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Indoor Localization System based on Hierarchical Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Wireless Communication Channel Measurement in an Industrial Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toronto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB62888.2024.10608340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Polar Code-Enabled Visible Light Communication System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyue Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Conference on Information, Communication and Networks (ICICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Guilin, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICN62625.2024.10761722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability optimization of visible light indoor positioning algorithm based on single LED and Camera: using attention mechanism convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm and System Design for Optical Camera Communication Localization Based on Image Distortion Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 3rd International Conference on Intelligent Communications and Computing (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanchang, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC59986.2023.10421277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Effective Multi-Camera Pose Estimation with Weighted M-Estimate Sample Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Phase of Arrival-based Experimental Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMA Bandwidth Product: A Preeminent Performance Metric for Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Comparison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWC channel measurement testbed building in indoor environment with m-CAP modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB58369.2023.10211245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Experimental Visible Light Positioning System with Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixin Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency ComEfficiency Comparison of Machine Learning Algorithms for EEG Interpretation parison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Fusion using RSSI and IMU Data for IoT Devices Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27945.77924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexNet-based Visible light communication devices fingerprint extraction and authentication in broadcast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Oukemeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB55706.2022.9828592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Visible-Light-Communication-Enhancing Downlink Relay for Future Ultra-Massive IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of V2V Communication System Based on VLC Technology for Smart Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Chouabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BMSB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Bilbao, Spain. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Backscatter and VLC-NOMA Communication Scheme for B5G/6G umMTC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Testing of High-Capacity Bandwidth Efficient Visible Light Communication with Silicon-based RGBY-LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB53066.2021.9547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Illumination Intensity on LED Based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Broadband Multimedia Systems and Broadcasting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device identification method based on LED fingerprint for visible light communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: The 15th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event Ireland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS-Aware VLC-based Indoor Localization: Algorithm Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Identification Method Based on LED Fingerprint for Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://www.ares-conference.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testbed for VLC-based localization framework in 5G Internet of Radio Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.430-433, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction based on deep autoencoder for VLC DCO-OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental indoor tracking testbed based on Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-form Compound Concentrators for Optical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Valencia-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLC.2019.8864132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Auto-Encoder based Indoor Light Positioning Using RSS Temporal Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 5G New Radio integration with VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5G Radio-Light SDN Architecture for Wireless and Mobile Network Access in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 5G World Forum (5GWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Silicon Valley, United States. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2018.8516970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for Musée de la Carte à Jouer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized sleep staging system using evolutionary algorithm and symbolic fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.2266 - 2269, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for ubiquitous broadband access based on hybrid PLC-VLC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2016.7539178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Entropy-based Automatic Thresholds Setting-Up Method for Sleep Staging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BioCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of a bi-directional system based on 60GHz and VLC technologies for e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuwb.2016.7790569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Symbolic Fusion for Automatic Sleep Staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sleep Staging System by combining Symbolic Fusion and Feedback System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power line and visible light communication system for indoor hospital applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.170 - 178, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Fusion: A Novel Decision Support Algorithm for Sleep Staging Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panel receiver system implementation for visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2015.7440361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor hospital communication systems: An integrated solution based on power line and visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ftfc.2014.6828620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE RADIO FOR GREEN RADIO COMMUNICATIONSGREEN COGNITIVE RADIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005413300170017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSSP 2010 - 2nd International Symposium on Radio Systems and Space Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-spot Migration for FPGA-based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/delta.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Implementation of Scalable Architecture for Discrete Wavelet Transform On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guarisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 6th IEEE Dallas Circuits and Systems Workshop on System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dallas, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCAS.2007.4433206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ahs.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-Spot Migration for FPGA-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naima Kaabouch and Wen-Chen Hu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Systems and Networking for Sustainable Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.377-396, 2012, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy 3D indoor positioning of dynamic objects using VLC / LIFI technology (centimeter localization) using differential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. university bourgogne, 2023. English. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04229271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux architectures adaptatives : Etude de l'efficacité énergétique dans le cas des applications à parallélisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009NAN10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> xun zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xun-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8501-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142397636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189783347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance metric for LED in optical wireless communication: Modeling the trade-off between extendable bandwidth and optical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.118898. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-driven visible light positioning using photodiode and event camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (18), pp.38449. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.573814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based fingerprinting approach for efficient device identification in OWC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33061. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12220-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transfer Learning-Driven Methodology for Efficient and Sustainable Indoor Localization Using VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Accuracy and Real-Time Fingerprint-Based Continual Learning Localization System in Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.1289. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25051289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Factories: Modelling Hybrid RF and VLC Communication Channels for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (7), pp.1315-1325. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/jesa.580701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoE-Enabled Visible Light Positioning Network With Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3342732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Optimization Method of WDM Visible Light Communication System for Indoor Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2024.3407606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability Optimization of Indoor Visible 3D Positioning Algorithms Based on Single-Light Imaging Using Attention Mechanism Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.794. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11090794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Integrated Optical Wireless Sensing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (20), pp.7070 - 7084. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3415417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Active-Passive Single-Order Equalizer for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3327268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Modeling of GaN MQW LED for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2023.3312632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination-Insensitive Binary Descriptor for Visual Measurement Based on Local Inter-Patch Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3273211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning models for stroke detection by observing the eye-movement features under five-color visual stimuli in traditional Chinese medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingya Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traditional Chinese Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcms.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Positioning With Lens Compensation for Non-Lambertian Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Eappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.289-302. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2022.3232212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of binary ceramic composites made of insulating and conducting materials comprising full composition range – Applied to yttria partially stabilized zirconia and molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (14), pp.6296-6307. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2023.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis for DF Relay-Aided Visible Light Communication System With NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3204687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency of ACO-OFDM in Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xintong Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RSS-Based Indoor Positioning System for Target Using Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Boulsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTI Transactions on Electrical Engineering, Electronics, and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37936/ecti-eec.2021191.226818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of Radio Light Positioning System for Indoor Broadcasting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.2981755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Precision Positioning Scheme Under Non-Point Visible Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jintao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3008340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ICSP Graph Optimization Approach for Car-Like Robot Localization in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8030063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Communication System for Indoor Positioning Using Solar Cell as Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEOE.2019040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Television Services Using NFV/SDN Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhald Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2898159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Latency Parallel Turbo Decoding Implementation for Future Terrestrial Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2017.2704425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward LED Fingerprinting in IEEE 802.15.7 VLC via GAF-Attention Spectral Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for VLC-based indoor Localization: Addressing Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.01575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Visible Light Positioning Against Receiver Tilt via Attention-Based Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performances of CNN Implementation for EEG Signal analysis on Embedded CPU boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Robustness 3D Visible Light Positioning Algorithm Based on Multi-Head Attention and ResNet50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB65076.2025.11165585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Data Quality on EEG-Based Biomedical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSMART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint(OFP): Enhancing Security in Li-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2025 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS65812.2025.11152962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermal-Resistant Fingerprint Model for Device Identification in OWC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Optimization of Visible Light Indoor Positioning with Single LED: Using Elastic Weight Consolidation Mechanism Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-Zero Building Lighting: A Smart Lighting System Framework Enabled by Photovoltaic-Integrated Power over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference & Expo (LS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint: Enhancing Security in Visible Light Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Optical Fiber-based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Two-Step Localization Strategy: Integrating OWC with Data Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Indoor Localization System based on Hierarchical Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Wireless Communication Channel Measurement in an Industrial Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toronto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB62888.2024.10608340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Polar Code-Enabled Visible Light Communication System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyue Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Conference on Information, Communication and Networks (ICICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Guilin, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICN62625.2024.10761722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability optimization of visible light indoor positioning algorithm based on single LED and Camera: using attention mechanism convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Effective Multi-Camera Pose Estimation with Weighted M-Estimate Sample Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm and System Design for Optical Camera Communication Localization Based on Image Distortion Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 3rd International Conference on Intelligent Communications and Computing (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanchang, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC59986.2023.10421277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Phase of Arrival-based Experimental Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMA Bandwidth Product: A Preeminent Performance Metric for Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Comparison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWC channel measurement testbed building in indoor environment with m-CAP modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB58369.2023.10211245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Experimental Visible Light Positioning System with Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixin Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency ComEfficiency Comparison of Machine Learning Algorithms for EEG Interpretation parison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Fusion using RSSI and IMU Data for IoT Devices Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27945.77924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexNet-based Visible light communication devices fingerprint extraction and authentication in broadcast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Oukemeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB55706.2022.9828592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of V2V Communication System Based on VLC Technology for Smart Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Chouabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BMSB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Bilbao, Spain. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Visible-Light-Communication-Enhancing Downlink Relay for Future Ultra-Massive IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Backscatter and VLC-NOMA Communication Scheme for B5G/6G umMTC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Testing of High-Capacity Bandwidth Efficient Visible Light Communication with Silicon-based RGBY-LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB53066.2021.9547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Illumination Intensity on LED Based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Broadband Multimedia Systems and Broadcasting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device identification method based on LED fingerprint for visible light communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: The 15th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event Ireland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS-Aware VLC-based Indoor Localization: Algorithm Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Identification Method Based on LED Fingerprint for Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://www.ares-conference.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testbed for VLC-based localization framework in 5G Internet of Radio Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.430-433, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction based on deep autoencoder for VLC DCO-OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental indoor tracking testbed based on Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-form Compound Concentrators for Optical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Valencia-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLC.2019.8864132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Auto-Encoder based Indoor Light Positioning Using RSS Temporal Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 5G New Radio integration with VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for Musée de la Carte à Jouer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5G Radio-Light SDN Architecture for Wireless and Mobile Network Access in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 5G World Forum (5GWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Silicon Valley, United States. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2018.8516970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of a bi-directional system based on 60GHz and VLC technologies for e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuwb.2016.7790569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized sleep staging system using evolutionary algorithm and symbolic fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.2266 - 2269, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Entropy-based Automatic Thresholds Setting-Up Method for Sleep Staging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BioCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for ubiquitous broadband access based on hybrid PLC-VLC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2016.7539178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Symbolic Fusion for Automatic Sleep Staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sleep Staging System by combining Symbolic Fusion and Feedback System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power line and visible light communication system for indoor hospital applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.170 - 178, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Fusion: A Novel Decision Support Algorithm for Sleep Staging Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panel receiver system implementation for visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2015.7440361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor hospital communication systems: An integrated solution based on power line and visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ftfc.2014.6828620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE RADIO FOR GREEN RADIO COMMUNICATIONSGREEN COGNITIVE RADIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005413300170017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSSP 2010 - 2nd International Symposium on Radio Systems and Space Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-spot Migration for FPGA-based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/delta.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Implementation of Scalable Architecture for Discrete Wavelet Transform On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guarisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 6th IEEE Dallas Circuits and Systems Workshop on System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dallas, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCAS.2007.4433206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ahs.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-Spot Migration for FPGA-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naima Kaabouch and Wen-Chen Hu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Systems and Networking for Sustainable Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.377-396, 2012, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy 3D indoor positioning of dynamic objects using VLC / LIFI technology (centimeter localization) using differential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. university bourgogne, 2023. English. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04229271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux architectures adaptatives : Etude de l'efficacité énergétique dans le cas des applications à parallélisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009NAN10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DC393A6"/>
+    <w:nsid w:val="49EDE5F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xun-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8501-1969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142397636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189783347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.118898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Dai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12220-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artemenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573814" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chaabna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Meguetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrabah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.580701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3342732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3407606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Ji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Hu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongnan Lou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3327268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2023.3312632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3273211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingya Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunni Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcms.2023.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Eappen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3232212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cernuschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2023.06.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjing Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3204687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Deng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Ling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boulsina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-eec.2021191.226818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.2981755" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8030063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxi Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEOE.2019040103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhald Salih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem E. Ali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2898159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Luo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ke Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2017.2704425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Qian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB65076.2025.11165585" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.01575" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212963" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Han" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966332" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS65812.2025.11152962" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Shen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Shao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881954" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620698" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyue Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICN62625.2024.10761722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC59986.2023.10421277" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682045v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianeng Mei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464439" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04680489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Yan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS57966.2023.10168626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzheng Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332488" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Oukemeni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB55706.2022.9828592" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970916" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Chouabia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_65" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisu Yu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB53066.2021.9547164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409214" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964680" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiao Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971873" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965061" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864132" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971861" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617851" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salih" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8516970" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ying Meng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319095" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396595v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Amara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Song" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Zhou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyan Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2016.7539178" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419354v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874054v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun W. Xu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfan Xu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuwb.2016.7790569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Ding" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261933" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874049v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Malik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2015.7440361" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ftfc.2014.6828620" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005413300170017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735057v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1842-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558021v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229271v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10106" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xun-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8501-1969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142397636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189783347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.118898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573814" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12220-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artemenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chaabna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Meguetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrabah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.580701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3342732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3407606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Ji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Hu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongnan Lou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3327268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2023.3312632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3273211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingya Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunni Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcms.2023.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Eappen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3232212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cernuschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2023.06.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjing Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3204687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Deng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Ling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boulsina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-eec.2021191.226818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.2981755" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8030063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxi Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEOE.2019040103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhald Salih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem E. Ali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2898159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Luo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ke Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2017.2704425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.01575" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212963" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Han" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966332" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB65076.2025.11165585" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS65812.2025.11152962" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Shen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Shao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881954" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620698" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyue Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICN62625.2024.10761722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC59986.2023.10421277" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianeng Mei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464439" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04680489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Yan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS57966.2023.10168626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzheng Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332488" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Oukemeni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB55706.2022.9828592" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Chouabia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_65" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisu Yu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB53066.2021.9547164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409214" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964680" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiao Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971873" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965061" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864132" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971861" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617851" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ying Meng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319095" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salih" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8516970" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun W. Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfan Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuwb.2016.7790569" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396595v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Amara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591181" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Song" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Liu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyan Yu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2016.7539178" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Ding" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261933" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874049v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Malik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2015.7440361" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ftfc.2014.6828620" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005413300170017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735057v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1842-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558021v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229271v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10106" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>