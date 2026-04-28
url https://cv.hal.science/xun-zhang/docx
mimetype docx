--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> xun zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xun-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8501-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142397636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189783347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance metric for LED in optical wireless communication: Modeling the trade-off between extendable bandwidth and optical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.118898. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-driven visible light positioning using photodiode and event camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (18), pp.38449. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.573814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based fingerprinting approach for efficient device identification in OWC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33061. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12220-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transfer Learning-Driven Methodology for Efficient and Sustainable Indoor Localization Using VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Accuracy and Real-Time Fingerprint-Based Continual Learning Localization System in Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.1289. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25051289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Factories: Modelling Hybrid RF and VLC Communication Channels for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (7), pp.1315-1325. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/jesa.580701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoE-Enabled Visible Light Positioning Network With Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3342732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Optimization Method of WDM Visible Light Communication System for Indoor Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2024.3407606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability Optimization of Indoor Visible 3D Positioning Algorithms Based on Single-Light Imaging Using Attention Mechanism Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.794. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11090794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Integrated Optical Wireless Sensing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (20), pp.7070 - 7084. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3415417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Active-Passive Single-Order Equalizer for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3327268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Modeling of GaN MQW LED for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2023.3312632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination-Insensitive Binary Descriptor for Visual Measurement Based on Local Inter-Patch Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3273211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning models for stroke detection by observing the eye-movement features under five-color visual stimuli in traditional Chinese medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingya Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traditional Chinese Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcms.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Positioning With Lens Compensation for Non-Lambertian Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Eappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.289-302. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2022.3232212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of binary ceramic composites made of insulating and conducting materials comprising full composition range – Applied to yttria partially stabilized zirconia and molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (14), pp.6296-6307. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2023.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis for DF Relay-Aided Visible Light Communication System With NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3204687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency of ACO-OFDM in Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xintong Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RSS-Based Indoor Positioning System for Target Using Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Boulsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTI Transactions on Electrical Engineering, Electronics, and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37936/ecti-eec.2021191.226818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of Radio Light Positioning System for Indoor Broadcasting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.2981755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Precision Positioning Scheme Under Non-Point Visible Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jintao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3008340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ICSP Graph Optimization Approach for Car-Like Robot Localization in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8030063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Communication System for Indoor Positioning Using Solar Cell as Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEOE.2019040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Television Services Using NFV/SDN Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhald Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2898159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Latency Parallel Turbo Decoding Implementation for Future Terrestrial Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2017.2704425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward LED Fingerprinting in IEEE 802.15.7 VLC via GAF-Attention Spectral Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for VLC-based indoor Localization: Addressing Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.01575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Visible Light Positioning Against Receiver Tilt via Attention-Based Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performances of CNN Implementation for EEG Signal analysis on Embedded CPU boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Robustness 3D Visible Light Positioning Algorithm Based on Multi-Head Attention and ResNet50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB65076.2025.11165585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Data Quality on EEG-Based Biomedical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSMART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint(OFP): Enhancing Security in Li-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2025 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS65812.2025.11152962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermal-Resistant Fingerprint Model for Device Identification in OWC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Optimization of Visible Light Indoor Positioning with Single LED: Using Elastic Weight Consolidation Mechanism Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-Zero Building Lighting: A Smart Lighting System Framework Enabled by Photovoltaic-Integrated Power over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference & Expo (LS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint: Enhancing Security in Visible Light Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Optical Fiber-based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Two-Step Localization Strategy: Integrating OWC with Data Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Indoor Localization System based on Hierarchical Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Wireless Communication Channel Measurement in an Industrial Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toronto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB62888.2024.10608340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Polar Code-Enabled Visible Light Communication System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyue Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Conference on Information, Communication and Networks (ICICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Guilin, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICN62625.2024.10761722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability optimization of visible light indoor positioning algorithm based on single LED and Camera: using attention mechanism convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Effective Multi-Camera Pose Estimation with Weighted M-Estimate Sample Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm and System Design for Optical Camera Communication Localization Based on Image Distortion Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 3rd International Conference on Intelligent Communications and Computing (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanchang, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC59986.2023.10421277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Phase of Arrival-based Experimental Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMA Bandwidth Product: A Preeminent Performance Metric for Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Comparison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWC channel measurement testbed building in indoor environment with m-CAP modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB58369.2023.10211245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Experimental Visible Light Positioning System with Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixin Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency ComEfficiency Comparison of Machine Learning Algorithms for EEG Interpretation parison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Fusion using RSSI and IMU Data for IoT Devices Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27945.77924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexNet-based Visible light communication devices fingerprint extraction and authentication in broadcast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Oukemeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB55706.2022.9828592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of V2V Communication System Based on VLC Technology for Smart Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Chouabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BMSB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Bilbao, Spain. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Visible-Light-Communication-Enhancing Downlink Relay for Future Ultra-Massive IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Backscatter and VLC-NOMA Communication Scheme for B5G/6G umMTC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Testing of High-Capacity Bandwidth Efficient Visible Light Communication with Silicon-based RGBY-LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB53066.2021.9547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Illumination Intensity on LED Based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Broadband Multimedia Systems and Broadcasting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device identification method based on LED fingerprint for visible light communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: The 15th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event Ireland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS-Aware VLC-based Indoor Localization: Algorithm Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Identification Method Based on LED Fingerprint for Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://www.ares-conference.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testbed for VLC-based localization framework in 5G Internet of Radio Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.430-433, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction based on deep autoencoder for VLC DCO-OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental indoor tracking testbed based on Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-form Compound Concentrators for Optical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Valencia-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLC.2019.8864132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Auto-Encoder based Indoor Light Positioning Using RSS Temporal Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 5G New Radio integration with VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for Musée de la Carte à Jouer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5G Radio-Light SDN Architecture for Wireless and Mobile Network Access in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 5G World Forum (5GWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Silicon Valley, United States. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2018.8516970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of a bi-directional system based on 60GHz and VLC technologies for e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuwb.2016.7790569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized sleep staging system using evolutionary algorithm and symbolic fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.2266 - 2269, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Entropy-based Automatic Thresholds Setting-Up Method for Sleep Staging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BioCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for ubiquitous broadband access based on hybrid PLC-VLC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2016.7539178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Symbolic Fusion for Automatic Sleep Staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sleep Staging System by combining Symbolic Fusion and Feedback System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power line and visible light communication system for indoor hospital applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.170 - 178, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Fusion: A Novel Decision Support Algorithm for Sleep Staging Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panel receiver system implementation for visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2015.7440361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor hospital communication systems: An integrated solution based on power line and visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ftfc.2014.6828620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE RADIO FOR GREEN RADIO COMMUNICATIONSGREEN COGNITIVE RADIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005413300170017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSSP 2010 - 2nd International Symposium on Radio Systems and Space Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-spot Migration for FPGA-based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/delta.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Implementation of Scalable Architecture for Discrete Wavelet Transform On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guarisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 6th IEEE Dallas Circuits and Systems Workshop on System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dallas, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCAS.2007.4433206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ahs.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-Spot Migration for FPGA-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naima Kaabouch and Wen-Chen Hu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Systems and Networking for Sustainable Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.377-396, 2012, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy 3D indoor positioning of dynamic objects using VLC / LIFI technology (centimeter localization) using differential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. university bourgogne, 2023. English. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04229271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux architectures adaptatives : Etude de l'efficacité énergétique dans le cas des applications à parallélisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009NAN10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> xun zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xun-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8501-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142397636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189783347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance metric for LED in optical wireless communication: Modeling the trade-off between extendable bandwidth and optical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.118898. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Eye Tracking System Based on Event Camera and SCNN-AKF Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baolin Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (15), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2026.3669620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-driven visible light positioning using photodiode and event camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (18), pp.38449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.573814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based fingerprinting approach for efficient device identification in OWC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33061. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12220-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transfer Learning-Driven Methodology for Efficient and Sustainable Indoor Localization Using VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Accuracy and Real-Time Fingerprint-Based Continual Learning Localization System in Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.1289. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25051289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Factories: Modelling Hybrid RF and VLC Communication Channels for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (7), pp.1315-1325. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/jesa.580701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoE-Enabled Visible Light Positioning Network With Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3342732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Optimization Method of WDM Visible Light Communication System for Indoor Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2024.3407606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability Optimization of Indoor Visible 3D Positioning Algorithms Based on Single-Light Imaging Using Attention Mechanism Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.794. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11090794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Integrated Optical Wireless Sensing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (20), pp.7070 - 7084. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3415417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Active-Passive Single-Order Equalizer for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3327268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Modeling of GaN MQW LED for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2023.3312632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning models for stroke detection by observing the eye-movement features under five-color visual stimuli in traditional Chinese medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingya Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traditional Chinese Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcms.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination-Insensitive Binary Descriptor for Visual Measurement Based on Local Inter-Patch Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3273211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Positioning With Lens Compensation for Non-Lambertian Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Eappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.289-302. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2022.3232212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of binary ceramic composites made of insulating and conducting materials comprising full composition range – Applied to yttria partially stabilized zirconia and molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (14), pp.6296-6307. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2023.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis for DF Relay-Aided Visible Light Communication System With NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3204687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency of ACO-OFDM in Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xintong Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RSS-Based Indoor Positioning System for Target Using Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Boulsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTI Transactions on Electrical Engineering, Electronics, and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37936/ecti-eec.2021191.226818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of Radio Light Positioning System for Indoor Broadcasting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.2981755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Precision Positioning Scheme Under Non-Point Visible Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jintao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3008340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ICSP Graph Optimization Approach for Car-Like Robot Localization in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8030063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Communication System for Indoor Positioning Using Solar Cell as Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEOE.2019040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Television Services Using NFV/SDN Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhald Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2898159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Latency Parallel Turbo Decoding Implementation for Future Terrestrial Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2017.2704425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward LED Fingerprinting in IEEE 802.15.7 VLC via GAF-Attention Spectral Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for VLC-based indoor Localization: Addressing Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.01575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Visible Light Positioning Against Receiver Tilt via Attention-Based Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performances of CNN Implementation for EEG Signal analysis on Embedded CPU boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Robustness 3D Visible Light Positioning Algorithm Based on Multi-Head Attention and ResNet50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB65076.2025.11165585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Data Quality on EEG-Based Biomedical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSMART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint(OFP): Enhancing Security in Li-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2025 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS65812.2025.11152962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Optimization of Visible Light Indoor Positioning with Single LED: Using Elastic Weight Consolidation Mechanism Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermal-Resistant Fingerprint Model for Device Identification in OWC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-Zero Building Lighting: A Smart Lighting System Framework Enabled by Photovoltaic-Integrated Power over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference & Expo (LS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint: Enhancing Security in Visible Light Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Optical Fiber-based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Indoor Localization System based on Hierarchical Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Two-Step Localization Strategy: Integrating OWC with Data Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Wireless Communication Channel Measurement in an Industrial Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toronto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB62888.2024.10608340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability optimization of visible light indoor positioning algorithm based on single LED and Camera: using attention mechanism convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Polar Code-Enabled Visible Light Communication System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyue Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Conference on Information, Communication and Networks (ICICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Guilin, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICN62625.2024.10761722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm and System Design for Optical Camera Communication Localization Based on Image Distortion Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 3rd International Conference on Intelligent Communications and Computing (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanchang, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC59986.2023.10421277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Effective Multi-Camera Pose Estimation with Weighted M-Estimate Sample Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Phase of Arrival-based Experimental Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMA Bandwidth Product: A Preeminent Performance Metric for Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Comparison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWC channel measurement testbed building in indoor environment with m-CAP modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB58369.2023.10211245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Experimental Visible Light Positioning System with Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixin Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency ComEfficiency Comparison of Machine Learning Algorithms for EEG Interpretation parison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Fusion using RSSI and IMU Data for IoT Devices Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27945.77924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexNet-based Visible light communication devices fingerprint extraction and authentication in broadcast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Oukemeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB55706.2022.9828592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of V2V Communication System Based on VLC Technology for Smart Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Chouabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BMSB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Bilbao, Spain. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Visible-Light-Communication-Enhancing Downlink Relay for Future Ultra-Massive IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Backscatter and VLC-NOMA Communication Scheme for B5G/6G umMTC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Testing of High-Capacity Bandwidth Efficient Visible Light Communication with Silicon-based RGBY-LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB53066.2021.9547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Illumination Intensity on LED Based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Broadband Multimedia Systems and Broadcasting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device identification method based on LED fingerprint for visible light communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: The 15th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event Ireland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS-Aware VLC-based Indoor Localization: Algorithm Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Identification Method Based on LED Fingerprint for Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://www.ares-conference.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testbed for VLC-based localization framework in 5G Internet of Radio Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.430-433, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction based on deep autoencoder for VLC DCO-OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental indoor tracking testbed based on Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Auto-Encoder based Indoor Light Positioning Using RSS Temporal Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-form Compound Concentrators for Optical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Valencia-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLC.2019.8864132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 5G New Radio integration with VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for Musée de la Carte à Jouer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5G Radio-Light SDN Architecture for Wireless and Mobile Network Access in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 5G World Forum (5GWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Silicon Valley, United States. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2018.8516970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of a bi-directional system based on 60GHz and VLC technologies for e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuwb.2016.7790569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized sleep staging system using evolutionary algorithm and symbolic fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.2266 - 2269, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Entropy-based Automatic Thresholds Setting-Up Method for Sleep Staging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BioCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for ubiquitous broadband access based on hybrid PLC-VLC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2016.7539178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Symbolic Fusion for Automatic Sleep Staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sleep Staging System by combining Symbolic Fusion and Feedback System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power line and visible light communication system for indoor hospital applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.170 - 178, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Fusion: A Novel Decision Support Algorithm for Sleep Staging Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panel receiver system implementation for visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2015.7440361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor hospital communication systems: An integrated solution based on power line and visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ftfc.2014.6828620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE RADIO FOR GREEN RADIO COMMUNICATIONSGREEN COGNITIVE RADIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005413300170017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSSP 2010 - 2nd International Symposium on Radio Systems and Space Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-spot Migration for FPGA-based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/delta.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Implementation of Scalable Architecture for Discrete Wavelet Transform On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guarisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 6th IEEE Dallas Circuits and Systems Workshop on System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dallas, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCAS.2007.4433206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ahs.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-Spot Migration for FPGA-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naima Kaabouch and Wen-Chen Hu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Systems and Networking for Sustainable Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.377-396, 2012, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy 3D indoor positioning of dynamic objects using VLC / LIFI technology (centimeter localization) using differential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. university bourgogne, 2023. English. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04229271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux architectures adaptatives : Etude de l'efficacité énergétique dans le cas des applications à parallélisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009NAN10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49EDE5F1"/>
+    <w:nsid w:val="D2819330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xun-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8501-1969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142397636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189783347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.118898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573814" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Dai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12220-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Jan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artemenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051289" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chaabna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hafsi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Meguetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrabah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.580701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3342732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3407606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Ji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Hu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongnan Lou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3327268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2023.3312632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3273211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingya Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunni Wei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcms.2023.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Eappen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3232212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cernuschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2023.06.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjing Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3204687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Deng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Ling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boulsina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-eec.2021191.226818" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.2981755" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8030063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxi Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEOE.2019040103" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhald Salih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem E. Ali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2898159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Luo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ke Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2017.2704425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.01575" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212963" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Han" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966332" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507015v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB65076.2025.11165585" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS65812.2025.11152962" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503580v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Shen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Shao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881954" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620698" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786152" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyue Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICN62625.2024.10761722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005293v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786136" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC59986.2023.10421277" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianeng Mei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464439" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04680489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Yan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS57966.2023.10168626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Pan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzheng Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332488" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Oukemeni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB55706.2022.9828592" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Chouabia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_65" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisu Yu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB53066.2021.9547164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409214" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964680" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiao Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971873" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965061" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864132" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971861" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617851" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516112v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ying Meng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319095" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516106v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salih" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8516970" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun W. Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfan Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuwb.2016.7790569" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396595v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Amara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591181" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Song" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Liu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyan Yu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2016.7539178" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397723v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Ding" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261933" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874049v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Malik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2015.7440361" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874047v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ftfc.2014.6828620" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005413300170017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735057v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1842-8" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558021v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229271v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748353v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10106" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xun-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8501-1969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142397636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189783347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.118898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Lai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2026.3669620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573814" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Dai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12220-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Jan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artemenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chaabna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hafsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Meguetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrabah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.580701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3342732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3407606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Ji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongnan Lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3327268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2023.3312632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingya Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Deng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunni Wei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcms.2023.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3273211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Eappen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3232212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cernuschi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2023.06.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjing Zhu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3204687" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Deng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Ling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boulsina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-eec.2021191.226818" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.2981755" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8030063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxi Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEOE.2019040103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhald Salih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem E. Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2898159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ke Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2017.2704425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.01575" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Qian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212963" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Han" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB65076.2025.11165585" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS65812.2025.11152962" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Shen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Shao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881954" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786152" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyue Wei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Ma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICN62625.2024.10761722" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC59986.2023.10421277" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096791" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianeng Mei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04680489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Yan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS57966.2023.10168626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzheng Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332488" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Oukemeni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB55706.2022.9828592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Chouabia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_65" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisu Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB53066.2021.9547164" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409214" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964680" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516048v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiao Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971873" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965061" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971861" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516037v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864132" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617851" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ying Meng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salih" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8516970" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun W. Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfan Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuwb.2016.7790569" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Amara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874051v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Song" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Zhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyan Yu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2016.7539178" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Ding" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261933" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Malik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2015.7440361" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ftfc.2014.6828620" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005413300170017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735057v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1842-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10106" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>