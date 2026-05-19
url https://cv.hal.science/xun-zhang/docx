--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> xun zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xun-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8501-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142397636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189783347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance metric for LED in optical wireless communication: Modeling the trade-off between extendable bandwidth and optical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.118898. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Eye Tracking System Based on Event Camera and SCNN-AKF Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baolin Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (15), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2026.3669620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-driven visible light positioning using photodiode and event camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (18), pp.38449. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.573814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based fingerprinting approach for efficient device identification in OWC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33061. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12220-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transfer Learning-Driven Methodology for Efficient and Sustainable Indoor Localization Using VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Accuracy and Real-Time Fingerprint-Based Continual Learning Localization System in Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.1289. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25051289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Factories: Modelling Hybrid RF and VLC Communication Channels for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (7), pp.1315-1325. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/jesa.580701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoE-Enabled Visible Light Positioning Network With Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3342732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Optimization Method of WDM Visible Light Communication System for Indoor Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2024.3407606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability Optimization of Indoor Visible 3D Positioning Algorithms Based on Single-Light Imaging Using Attention Mechanism Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.794. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11090794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Integrated Optical Wireless Sensing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (20), pp.7070 - 7084. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3415417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Active-Passive Single-Order Equalizer for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3327268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Modeling of GaN MQW LED for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2023.3312632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning models for stroke detection by observing the eye-movement features under five-color visual stimuli in traditional Chinese medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingya Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traditional Chinese Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcms.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination-Insensitive Binary Descriptor for Visual Measurement Based on Local Inter-Patch Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3273211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Positioning With Lens Compensation for Non-Lambertian Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Eappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.289-302. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2022.3232212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of binary ceramic composites made of insulating and conducting materials comprising full composition range – Applied to yttria partially stabilized zirconia and molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (14), pp.6296-6307. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2023.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis for DF Relay-Aided Visible Light Communication System With NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3204687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency of ACO-OFDM in Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xintong Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RSS-Based Indoor Positioning System for Target Using Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Boulsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTI Transactions on Electrical Engineering, Electronics, and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37936/ecti-eec.2021191.226818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of Radio Light Positioning System for Indoor Broadcasting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.2981755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Precision Positioning Scheme Under Non-Point Visible Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jintao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3008340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ICSP Graph Optimization Approach for Car-Like Robot Localization in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8030063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Communication System for Indoor Positioning Using Solar Cell as Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEOE.2019040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Television Services Using NFV/SDN Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhald Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2898159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Latency Parallel Turbo Decoding Implementation for Future Terrestrial Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2017.2704425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward LED Fingerprinting in IEEE 802.15.7 VLC via GAF-Attention Spectral Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for VLC-based indoor Localization: Addressing Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.01575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Visible Light Positioning Against Receiver Tilt via Attention-Based Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performances of CNN Implementation for EEG Signal analysis on Embedded CPU boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Robustness 3D Visible Light Positioning Algorithm Based on Multi-Head Attention and ResNet50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB65076.2025.11165585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Data Quality on EEG-Based Biomedical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSMART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint(OFP): Enhancing Security in Li-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2025 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS65812.2025.11152962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Optimization of Visible Light Indoor Positioning with Single LED: Using Elastic Weight Consolidation Mechanism Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermal-Resistant Fingerprint Model for Device Identification in OWC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-Zero Building Lighting: A Smart Lighting System Framework Enabled by Photovoltaic-Integrated Power over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference & Expo (LS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint: Enhancing Security in Visible Light Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Optical Fiber-based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Indoor Localization System based on Hierarchical Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Two-Step Localization Strategy: Integrating OWC with Data Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Wireless Communication Channel Measurement in an Industrial Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toronto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB62888.2024.10608340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability optimization of visible light indoor positioning algorithm based on single LED and Camera: using attention mechanism convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Polar Code-Enabled Visible Light Communication System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyue Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Conference on Information, Communication and Networks (ICICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Guilin, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICN62625.2024.10761722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm and System Design for Optical Camera Communication Localization Based on Image Distortion Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 3rd International Conference on Intelligent Communications and Computing (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanchang, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC59986.2023.10421277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Effective Multi-Camera Pose Estimation with Weighted M-Estimate Sample Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Phase of Arrival-based Experimental Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMA Bandwidth Product: A Preeminent Performance Metric for Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Comparison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWC channel measurement testbed building in indoor environment with m-CAP modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB58369.2023.10211245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Experimental Visible Light Positioning System with Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixin Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency ComEfficiency Comparison of Machine Learning Algorithms for EEG Interpretation parison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Fusion using RSSI and IMU Data for IoT Devices Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27945.77924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexNet-based Visible light communication devices fingerprint extraction and authentication in broadcast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Oukemeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB55706.2022.9828592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of V2V Communication System Based on VLC Technology for Smart Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Chouabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BMSB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Bilbao, Spain. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Visible-Light-Communication-Enhancing Downlink Relay for Future Ultra-Massive IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Backscatter and VLC-NOMA Communication Scheme for B5G/6G umMTC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Testing of High-Capacity Bandwidth Efficient Visible Light Communication with Silicon-based RGBY-LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB53066.2021.9547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Illumination Intensity on LED Based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Broadband Multimedia Systems and Broadcasting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device identification method based on LED fingerprint for visible light communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: The 15th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event Ireland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS-Aware VLC-based Indoor Localization: Algorithm Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Identification Method Based on LED Fingerprint for Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://www.ares-conference.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testbed for VLC-based localization framework in 5G Internet of Radio Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.430-433, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction based on deep autoencoder for VLC DCO-OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental indoor tracking testbed based on Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Auto-Encoder based Indoor Light Positioning Using RSS Temporal Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-form Compound Concentrators for Optical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Valencia-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLC.2019.8864132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 5G New Radio integration with VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for Musée de la Carte à Jouer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5G Radio-Light SDN Architecture for Wireless and Mobile Network Access in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 5G World Forum (5GWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Silicon Valley, United States. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2018.8516970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of a bi-directional system based on 60GHz and VLC technologies for e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuwb.2016.7790569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized sleep staging system using evolutionary algorithm and symbolic fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.2266 - 2269, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Entropy-based Automatic Thresholds Setting-Up Method for Sleep Staging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BioCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for ubiquitous broadband access based on hybrid PLC-VLC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2016.7539178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Symbolic Fusion for Automatic Sleep Staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sleep Staging System by combining Symbolic Fusion and Feedback System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power line and visible light communication system for indoor hospital applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.170 - 178, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Fusion: A Novel Decision Support Algorithm for Sleep Staging Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panel receiver system implementation for visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2015.7440361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor hospital communication systems: An integrated solution based on power line and visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ftfc.2014.6828620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE RADIO FOR GREEN RADIO COMMUNICATIONSGREEN COGNITIVE RADIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005413300170017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSSP 2010 - 2nd International Symposium on Radio Systems and Space Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-spot Migration for FPGA-based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/delta.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Implementation of Scalable Architecture for Discrete Wavelet Transform On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guarisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 6th IEEE Dallas Circuits and Systems Workshop on System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dallas, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCAS.2007.4433206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ahs.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-Spot Migration for FPGA-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naima Kaabouch and Wen-Chen Hu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Systems and Networking for Sustainable Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.377-396, 2012, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy 3D indoor positioning of dynamic objects using VLC / LIFI technology (centimeter localization) using differential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. university bourgogne, 2023. English. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04229271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux architectures adaptatives : Etude de l'efficacité énergétique dans le cas des applications à parallélisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009NAN10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> xun zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitæ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xun-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8501-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142397636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189783347</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZokL1fwAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicheng An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance metric for LED in optical wireless communication: Modeling the trade-off between extendable bandwidth and optical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.118898. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2025.118898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Eye Tracking System Based on Event Camera and SCNN-AKF Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baolin Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (15), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2026.3669620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion-driven visible light positioning using photodiode and event camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (18), pp.38449. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.573814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transfer Learning-Driven Methodology for Efficient and Sustainable Indoor Localization Using VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based fingerprinting approach for efficient device identification in OWC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.33061. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-12220-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Accuracy and Real-Time Fingerprint-Based Continual Learning Localization System in Dynamic Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.1289. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25051289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Smart Factories: Modelling Hybrid RF and VLC Communication Channels for IIoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (7), pp.1315-1325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/jesa.580701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency Optimization Method of WDM Visible Light Communication System for Indoor Broadcasting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2024.3407606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PoE-Enabled Visible Light Positioning Network With Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3342732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stability Optimization of Indoor Visible 3D Positioning Algorithms Based on Single-Light Imaging Using Attention Mechanism Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.794. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11090794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Integrated Optical Wireless Sensing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (20), pp.7070 - 7084. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3415417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Active-Passive Single-Order Equalizer for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1395-1398. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3327268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-Based Modeling of GaN MQW LED for Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ted.2023.3312632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illumination-Insensitive Binary Descriptor for Visual Measurement Based on Local Inter-Patch Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3273211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning models for stroke detection by observing the eye-movement features under five-color visual stimuli in traditional Chinese medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingya Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traditional Chinese Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (3), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcms.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Positioning With Lens Compensation for Non-Lambertian Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Eappen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.289-302. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2022.3232212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of binary ceramic composites made of insulating and conducting materials comprising full composition range – Applied to yttria partially stabilized zirconia and molybdenum disilicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cernuschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Kulczyk-Malecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nozahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (14), pp.6296-6307. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JEURCERAMSOC.2023.06.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis for DF Relay-Aided Visible Light Communication System With NOMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2022.3204687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Energy Efficiency of ACO-OFDM in Visible Light Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xintong Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RSS-Based Indoor Positioning System for Target Using Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Boulsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTI Transactions on Electrical Engineering, Electronics, and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37936/ecti-eec.2021191.226818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Precision Positioning Scheme Under Non-Point Visible Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jintao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCOMS.2020.3008340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of Radio Light Positioning System for Indoor Broadcasting Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2020.2981755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic ICSP Graph Optimization Approach for Car-Like Robot Localization in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers8030063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light Communication System for Indoor Positioning Using Solar Cell as Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEOE.2019040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Television Services Using NFV/SDN Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhald Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2019.2898159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Latency Parallel Turbo Decoding Implementation for Future Terrestrial Broadcasting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2017.2704425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward LED Fingerprinting in IEEE 802.15.7 VLC via GAF-Attention Spectral Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for VLC-based indoor Localization: Addressing Environmental Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artemenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Oslo (Norway), Norway. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.01575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Visible Light Positioning Against Receiver Tilt via Attention-Based Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Performances of CNN Implementation for EEG Signal analysis on Embedded CPU boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 16th Latin America Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Robustness 3D Visible Light Positioning Algorithm Based on Multi-Head Attention and ResNet50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqian Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB65076.2025.11165585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Data Quality on EEG-Based Biomedical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSMART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint(OFP): Enhancing Security in Li-Fi Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2025 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS65812.2025.11152962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Optimization of Visible Light Indoor Positioning with Single LED: Using Elastic Weight Consolidation Mechanism Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Thermal-Resistant Fingerprint Model for Device Identification in OWC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlai Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISCAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optic Fingerprint: Enhancing Security in Visible Light Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vancouver, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net-Zero Building Lighting: A Smart Lighting System Framework Enabled by Photovoltaic-Integrated Power over Ethernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huilong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference & Expo (LS24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Eindhoven, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Optical Fiber-based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10558260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Indoor Localization System based on Hierarchical Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Two-Step Localization Strategy: Integrating OWC with Data Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Wireless Communication Channel Measurement in an Industrial Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toronto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB62888.2024.10608340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Polar Code-Enabled Visible Light Communication System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyue Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 12th International Conference on Information, Communication and Networks (ICICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Guilin, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICN62625.2024.10761722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability optimization of visible light indoor positioning algorithm based on single LED and Camera: using attention mechanism convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm and System Design for Optical Camera Communication Localization Based on Image Distortion Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongnan Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 3rd International Conference on Intelligent Communications and Computing (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nanchang, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC59986.2023.10421277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and Effective Multi-Camera Pose Estimation with Weighted M-Estimate Sample Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Phase of Arrival-based Experimental Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianeng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMA Bandwidth Product: A Preeminent Performance Metric for Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Globecom Workshops (GC Wkshps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GCWkshps58843.2023.10464439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Comparison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OWC channel measurement testbed building in indoor environment with m-CAP modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Béchadergue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB58369.2023.10211245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Experimental Visible Light Positioning System with Low Bandwidth Requirement and High Precision Pulse Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixin Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzheng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency ComEfficiency Comparison of Machine Learning Algorithms for EEG Interpretation parison of Machine Learning Algorithms for EEG Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunni Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS57966.2023.10168626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Fusion using RSSI and IMU Data for IoT Devices Indoor Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27945.77924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of V2V Communication System Based on VLC Technology for Smart Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Chaabna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Babouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Chouabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zine Eddine Meguetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BMSB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Bilbao, Spain. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Visible-Light-Communication-Enhancing Downlink Relay for Future Ultra-Massive IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Visible-Light Localization in Industrial Dynamic Environment: A Robustness Approach based on the PSO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Njima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Beijing, China. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9917510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlexNet-based Visible light communication devices fingerprint extraction and authentication in broadcast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Oukemeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB55706.2022.9828592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Aware RSSI Based Positioning Algorithm for Random Angle Interference Cancellation in Visible Light Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Point Visible Light Transmitter Localization based on Monocular Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMSB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Backscatter and VLC-NOMA Communication Scheme for B5G/6G umMTC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target 5G visible light positioning signal subcarrier extraction method using particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Aglzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Testing of High-Capacity Bandwidth Efficient Visible Light Communication with Silicon-based RGBY-LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanbang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenghai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB53066.2021.9547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A device identification method based on LED fingerprint for visible light communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020: The 15th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event Ireland, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Illumination Intensity on LED Based Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium on Broadband Multimedia Systems and Broadcasting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the accuracy of Visible Light Positioning system based PAPR reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yourong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS-Aware VLC-based Indoor Localization: Algorithm Design and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device Identification Method Based on LED Fingerprint for Visible Light Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">http://www.ares-conference.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3407023.3409214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAPR reduction based on deep autoencoder for VLC DCO-OFDM system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testbed for VLC-based localization framework in 5G Internet of Radio Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Vladimirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.430-433, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental indoor tracking testbed based on Visible Light Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-form Compound Concentrators for Optical Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Valencia-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLC.2019.8864132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Auto-Encoder based Indoor Light Positioning Using RSS Temporal Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanxi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMSB47279.2019.8971861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for Musée de la Carte à Jouer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ying Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Global LIFI Congress (GLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/GLC.2018.8319095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5G Radio-Light SDN Architecture for Wireless and Mobile Network Access in Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 5G World Forum (5GWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Silicon Valley, United States. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/5GWF.2018.8516970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental 5G New Radio integration with VLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaojie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G Internet of radio light services for supermarkets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cosmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawar Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th China International Forum on Solid State Lighting: International Forum on Wide Bandgap Semiconductors China (SSLChina: IFWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ifws.2017.8245977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of a bi-directional system based on 60GHz and VLC technologies for e-health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun W. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfan Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Ubiquitous Wireless Broadband (ICUWB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanjing, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuwb.2016.7790569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Entropy-based Automatic Thresholds Setting-Up Method for Sleep Staging System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BioCAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective approach for ubiquitous broadband access based on hybrid PLC-VLC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingyan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iscas.2016.7539178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized sleep staging system using evolutionary algorithm and symbolic fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.2266 - 2269, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysomnography Symbolic Fusion for Automatic Sleep Staging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Sleep Staging System by combining Symbolic Fusion and Feedback System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid power line and visible light communication system for indoor hospital applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Jeju, South Korea. pp.170 - 178, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Fusion: A Novel Decision Support Algorithm for Sleep Staging Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amara Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar panel receiver system implementation for visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Malik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cairo, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs.2015.7440361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor hospital communication systems: An integrated solution based on power line and visible light communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ftfc.2014.6828620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE RADIO FOR GREEN RADIO COMMUNICATIONSGREEN COGNITIVE RADIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Telecommunications and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005413300170017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the impact of architecture design on cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Nafkha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSSP 2010 - 2nd International Symposium on Radio Systems and Space Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-spot Migration for FPGA-based System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenCom2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/delta.2008.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Implementation of Scalable Architecture for Discrete Wavelet Transform On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guarisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 6th IEEE Dallas Circuits and Systems Workshop on System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dallas, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCAS.2007.4433206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ahs.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems (ICECS '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, France. pp.979-982, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-adaptive reconfigurable architecture for scalable multimedia applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AHS.2007.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Power Consumption Relationship and Hot-Spot Migration for FPGA-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naima Kaabouch and Wen-Chen Hu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Systems and Networking for Sustainable Initiatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.377-396, 2012, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive radio and green communications: power consumption consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Palicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High accuracy 3D indoor positioning of dynamic objects using VLC / LIFI technology (centimeter localization) using differential detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqi Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. university bourgogne, 2023. English. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04229271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux architectures adaptatives : Etude de l'efficacité énergétique dans le cas des applications à parallélisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009NAN10106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2819330"/>
+    <w:nsid w:val="C0610323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xun-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8501-1969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142397636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189783347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghai Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.118898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Lai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2026.3669620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573814" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Dai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12220-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503353v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Jan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artemenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051289" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chaabna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hafsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Meguetta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrabah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.580701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3342732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3407606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Ji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongnan Lou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3327268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2023.3312632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingya Lu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Deng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunni Wei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcms.2023.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3273211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Eappen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3232212" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cernuschi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2023.06.059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjing Zhu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3204687" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Deng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Ling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boulsina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-eec.2021191.226818" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.2981755" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8030063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxi Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEOE.2019040103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhald Salih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem E. Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2898159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ke Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2017.2704425" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.01575" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Qian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212963" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Han" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB65076.2025.11165585" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS65812.2025.11152962" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Shen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Shao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881954" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620698" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786152" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyue Wei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Ma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICN62625.2024.10761722" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC59986.2023.10421277" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096791" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianeng Mei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332503" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04680489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Yan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS57966.2023.10168626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Pan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzheng Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332488" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229298v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Oukemeni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB55706.2022.9828592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515355v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Chouabia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_65" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisu Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB53066.2021.9547164" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409214" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964680" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516048v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiao Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971873" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965061" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971861" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516037v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864132" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333638v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617851" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ying Meng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319095" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516106v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salih" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8516970" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun W. Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfan Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuwb.2016.7790569" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Amara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874051v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Song" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Zhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyan Yu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2016.7539178" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Ding" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261933" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874049v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Malik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2015.7440361" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ftfc.2014.6828620" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005413300170017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735057v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1842-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10106" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xun-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8501-1969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142397636" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189783347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZokL1fwAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanbang Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Ling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenghai Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2025.118898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2026.3669620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.573814" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Njima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artemenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlai Dai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12220-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiu Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Chaabna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hafsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Babouri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Meguetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrabah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.580701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayu Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghao Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3407606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3342732" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Ji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongnan Lou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090794" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B&#233;chadergue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3415417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3327268" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ted.2023.3312632" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3273211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingya Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunni Wei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcms.2023.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawar Jawad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Eappen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3232212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cernuschi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kulczyk-Malecka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nozahic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEURCERAMSOC.2023.06.059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjing Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Ma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2022.3204687" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Deng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Ling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boulsina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-eec.2021191.226818" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2020.3008340" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559008v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2020.2981755" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers8030063" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxi Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEOE.2019040103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333663v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhald Salih" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem E. Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2019.2898159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Luo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ke Huang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2017.2704425" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502862v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.01575" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Qian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212963" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Han" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amiel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966332" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB65076.2025.11165585" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS65812.2025.11152962" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503580v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifei Shen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620698" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005261v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Shao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558260" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786152" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB62888.2024.10608340" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyue Wei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Ma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICN62625.2024.10761722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05005293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786136" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC59986.2023.10421277" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096791" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680471v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianeng Mei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332503" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps58843.2023.10464439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04680489v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Yan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS57966.2023.10168626" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211245" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueming Pan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixin Wan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzheng Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332488" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Chouabia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_65" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970916" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04682074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917510" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04229317v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Oukemeni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB55706.2022.9828592" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328942v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Huang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassane Aglzim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662595" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Aglzim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisu Yu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB53066.2021.9547164" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladimirescu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3407023.3409214" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yourong Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiao Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971873" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964680" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965061" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Valencia-Estrada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLC.2019.8864132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB47279.2019.8971861" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ying Meng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/GLC.2018.8319095" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosmas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Ali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jawad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salih" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8516970" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333638v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaojie Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617851" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifws.2017.8245977" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874054v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun W. Xu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfan Xu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuwb.2016.7790569" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Amara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874051v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Song" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicong Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Zhou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingyan Yu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscas.2016.7539178" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01396595v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591181" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874045v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Ding" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.01.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01315584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261933" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Malik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2015.7440361" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ftfc.2014.6828620" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874050v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005413300170017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661410v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hentati" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leray" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00552125v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735057v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1842-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558021v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04229271v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10106" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>