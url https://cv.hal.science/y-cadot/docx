--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -3147,247 +3147,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les potentiels &amp;quot;vendanges&amp;quot; de Cabernet franc en moyenne Vallée de la Loire</w:t>
+                <w:t xml:space="preserve">Détermination du degré de maturité des baies de raisin par des mesures physiques : aspects méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Asselin</w:t>
+                <w:t xml:space="preserve">Marie Grotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brossaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Loonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 188, pp.29-30</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (2), pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672833v1</w:t>
+                <w:t xml:space="preserve">hal-02680201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du degré de maturité des baies de raisin par des mesures physiques : aspects méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Grotte</w:t>
+                <w:t xml:space="preserve">Les potentiels &amp;quot;vendanges&amp;quot; de Cabernet franc en moyenne Vallée de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Piétri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (2), pp.87-98</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 188, pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680201v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturité phénolique des cabernets</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Asselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos Rapides du Vigneron Anjou Saumur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,234 +4114,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de l'influence du niveau de maturité et de la durée de cuvaison sur les caractéristiques du vin</w:t>
+                <w:t xml:space="preserve">De la représentation conceptuelle à la représentation perceptuelle de la typicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude du lien au terroir : de la représentation conceptuelle à la représentation perceptuelle. Mise en évidence de l'importance de certains choix techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806876v1</w:t>
+                <w:t xml:space="preserve">hal-02806873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la représentation conceptuelle à la représentation perceptuelle de la typicité</w:t>
+                <w:t xml:space="preserve">Représentation du lien au terroir par les vignerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude du lien au terroir : de la représentation conceptuelle à la représentation perceptuelle. Mise en évidence de l'importance de certains choix techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806873v1</w:t>
+                <w:t xml:space="preserve">hal-02806874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation du lien au terroir par les vignerons</w:t>
+                <w:t xml:space="preserve">Etude comparée de l'influence du niveau de maturité et de la durée de cuvaison sur les caractéristiques du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude du lien au terroir : de la représentation conceptuelle à la représentation perceptuelle. Mise en évidence de l'importance de certains choix techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806874v1</w:t>
+                <w:t xml:space="preserve">hal-02806876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation perceptuelle de la typicité : étude du consensus</w:t>
               </w:r>
@@ -4624,51 +4624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="020C45A1"/>
+    <w:nsid w:val="49C920CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4855,51 +4855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/y-cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156p6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Benmeziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mallegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dourguia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Frifra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO00967H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djamai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djermoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medouni-Adrar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boulekbache-Makhlouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Dahmoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.08.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-213DT5PT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Derradji-Benmeziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ez1-6345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBNGQD7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P47CK3GX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4401" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLBBM2DT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXDNX8SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scholtus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran G Cerovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2007.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFWDVJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Minana-Castello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061326f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTH3CQ5P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Minana-Castello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.01.063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRZRJTKV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrochon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dubot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brossaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebreteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Bouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#232;ge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cameira-Dos-Santos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brillouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/y-cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156p6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Benmeziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mallegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dourguia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Frifra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO00967H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djamai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djermoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medouni-Adrar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boulekbache-Makhlouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Dahmoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.08.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-213DT5PT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Derradji-Benmeziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ez1-6345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBNGQD7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P47CK3GX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4401" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLBBM2DT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXDNX8SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scholtus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran G Cerovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2007.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFWDVJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Minana-Castello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061326f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTH3CQ5P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Minana-Castello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.01.063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRZRJTKV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrochon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dubot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brossaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebreteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Bouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#232;ge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cameira-Dos-Santos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brillouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>