--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4252,165 +4252,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de l'influence du niveau de maturité et de la durée de cuvaison sur les caractéristiques du vin</w:t>
+                <w:t xml:space="preserve">Représentation perceptuelle de la typicité : étude du consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude du lien au terroir : de la représentation conceptuelle à la représentation perceptuelle. Mise en évidence de l'importance de certains choix techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806876v1</w:t>
+                <w:t xml:space="preserve">hal-02806871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation perceptuelle de la typicité : étude du consensus</w:t>
+                <w:t xml:space="preserve">Etude comparée de l'influence du niveau de maturité et de la durée de cuvaison sur les caractéristiques du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude du lien au terroir : de la représentation conceptuelle à la représentation perceptuelle. Mise en évidence de l'importance de certains choix techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806871v1</w:t>
+                <w:t xml:space="preserve">hal-02806876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence du choix de la date de vendanges sur la composition du raisin, du vin et sur le style de vin</w:t>
               </w:r>
@@ -4624,51 +4624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C920CD"/>
+    <w:nsid w:val="B23F1385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4855,51 +4855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/y-cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156p6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Benmeziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mallegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dourguia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Frifra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO00967H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djamai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djermoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medouni-Adrar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boulekbache-Makhlouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Dahmoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.08.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-213DT5PT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Derradji-Benmeziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ez1-6345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBNGQD7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P47CK3GX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4401" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLBBM2DT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXDNX8SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scholtus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran G Cerovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2007.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFWDVJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Minana-Castello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061326f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTH3CQ5P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Minana-Castello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.01.063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRZRJTKV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrochon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dubot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brossaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebreteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Bouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#232;ge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cameira-Dos-Santos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brillouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/y-cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05395053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Feugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Taha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156p6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Benmeziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mallegol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dourguia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Frifra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO00967H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Djamai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djermoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medouni-Adrar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boulekbache-Makhlouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Medouni-Haroune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Dahmoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.08.039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-213DT5PT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Derradji-Benmeziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ez1-6345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.02.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBNGQD7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.08.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P47CK3GX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4401" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLBBM2DT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXDNX8SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scholtus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goulas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran G Cerovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2007.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFWDVJZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Minana-Castello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061326f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CTH3CQ5P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654171v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Minana-Castello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2006.01.063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRZRJTKV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrochon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dubot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Treutter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poussier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loonis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pi&#233;tri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Asselin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brossaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebreteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Bouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#232;ge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cameira-Dos-Santos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brillouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Escudier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809060v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>