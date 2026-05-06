--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -593,295 +593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo comparison of the phenotypic aspects and molecular mechanisms of two nephrotoxic agents, sodium fluoride and uranyl nitrate</w:t>
+                <w:t xml:space="preserve">Adaptive responses to low doses of radiation or chemicals their cellular and molecular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.G. Ebrahimian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16071136⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (7), pp.1255-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2987-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524211v1</w:t>
+                <w:t xml:space="preserve">hal-02524214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive responses to low doses of radiation or chemicals their cellular and molecular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo comparison of the phenotypic aspects and molecular mechanisms of two nephrotoxic agents, sodium fluoride and uranyl nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Conquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bontemps</w:t>
+                <w:t xml:space="preserve">V. Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Ebrahimian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (7), pp.1255-1273. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.1136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2987-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16071136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524214v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1239,51 +1239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,217 +1501,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally Relevant Chronic Low-Dose Tritium and Gamma Exposures do not Increase Somatic Intrachromosomal Recombination in pKZ1 Mouse Spleen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">M. Serran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomolka</w:t>
+                <w:t xml:space="preserve">L. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Haylock</w:t>
+                <w:t xml:space="preserve">D. Klokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">H. Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (6), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14564.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+                <w:t xml:space="preserve">hal-02559804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,210 +1720,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 254, pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Relevant Chronic Low-Dose Tritium and Gamma Exposures do not Increase Somatic Intrachromosomal Recombination in pKZ1 Mouse Spleen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bannister</w:t>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Serran</w:t>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bertrand</w:t>
+                <w:t xml:space="preserve">R. Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Klokov</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wyatt</w:t>
+                <w:t xml:space="preserve">A. Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186 (6), pp.539-548. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR14564.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559804v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure of adult, postnatal and in utero rat models to low-dose 137Cesium Impact on circulating biomarkers</w:t>
               </w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (6), pp.607-619. </w:t>
@@ -2037,295 +2037,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic internal exposure to low dose 137Cs induces positive impact on the stability of atherosclerotic plaques by reducing inflammation in ApoE-/- mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-concentration uranium enters the HepG2 cell nucleus rapidly and induces cell stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Gallic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">C. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128539⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.552-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570493v1</w:t>
+                <w:t xml:space="preserve">hal-02572593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-concentration uranium enters the HepG2 cell nucleus rapidly and induces cell stress response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Suhard</w:t>
+                <w:t xml:space="preserve">Chronic internal exposure to low dose 137Cs induces positive impact on the stability of atherosclerotic plaques by reducing inflammation in ApoE-/- mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Elie</w:t>
+                <w:t xml:space="preserve">Y. Phalente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (1), pp.552-560. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572593v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular, cellular, and tissue impact of depleted uranium on xenobiotic-metabolizing enzymes</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2445,77 +2445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic uranium exposure dose-dependently induces glutathione in rats without any nephrotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,77 +2579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant status in rat kidneys after coexposure to uranium and gentamicin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,234 +2837,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs d'atteinte rénale</w:t>
+                <w:t xml:space="preserve">New data on uranium nephrotoxicity [Données nouvelles sur la néphrotoxicité de l'uranium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.345-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2012015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909504v1</w:t>
+                <w:t xml:space="preserve">hal-02909489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on uranium nephrotoxicity [Données nouvelles sur la néphrotoxicité de l'uranium]</w:t>
+                <w:t xml:space="preserve">Les biomarqueurs d'atteinte rénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2012015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909489v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nephrotoxic treatment with gentamicin on rats chronically exposed to uranium</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular steroidogenesis is not altered by 137 cesium Chernobyl fallout, following in utero or post-natal chronic exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (7), pp.1642-1647. </w:t>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D metabolism impairment in the rat's offspring following maternal exposure to 137cesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,492 +3884,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium: Propriétés et effets biologiques après contamination interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications of the expression of genes involved in cerebral cholesterol metabolism in the rat following chronic ingestion of depleted uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67 (1), pp.23-38. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.159-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2008.0290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12031-008-9145-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985073v1</w:t>
+                <w:t xml:space="preserve">hal-02988593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of the expression of genes involved in cerebral cholesterol metabolism in the rat following chronic ingestion of depleted uranium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Veyssière</w:t>
+                <w:t xml:space="preserve">Acetaminophen induces xenobiotic-metabolizing enzymes in rat: Impact of a uranium chronic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (2), pp.159-165. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.363-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12031-008-9145-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2009.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988593v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaminophen induces xenobiotic-metabolizing enzymes in rat: Impact of a uranium chronic exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uranium: Propriétés et effets biologiques après contamination interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Baudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2009.06.004⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2008.0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993478v1</w:t>
+                <w:t xml:space="preserve">hal-02985073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of chronic contamination with 137 cesium on testicular and adrenal steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,605 +4452,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched uranium affects the expression of vitamin D receptor and retinoid X receptor in rat kidney</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contamination with depleted or enriched uranium differently affects steroidogenesis metabolism in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aigueperse</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2007.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (4), pp.323-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10915810802367057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002300v1</w:t>
+                <w:t xml:space="preserve">hal-03002291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chronic contamination of rats with 137cesium radionuclide: Impact on the cardiovascular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12012-008-9013-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002305v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination with depleted or enriched uranium differently affects steroidogenesis metabolism in rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10915810802367057⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (5), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002291v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic contamination of rats with 137cesium radionuclide: Impact on the cardiovascular system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Enriched uranium affects the expression of vitamin D receptor and retinoid X receptor in rat kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lestaevel</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Grison</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (3-5), pp.263-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2007.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12012-008-9013-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001420v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du cësium-137 sur des fonctions physiologiques majeures chez le rongeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,751 +5125,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on vitamin D3 metabolism in rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Grandcolas</w:t>
+                <w:t xml:space="preserve">Compared Effect of Immunosuppressive Drugs Cyclosporine A and Rapamycin on Cholesterol Homeostasis Key Enzymes CYP27A1 and HMG-CoA Reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Voisin</w:t>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Batt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2006.10.006⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6), pp.392-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2007.00066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008524v1</w:t>
+                <w:t xml:space="preserve">hal-01999411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Effect of Immunosuppressive Drugs Cyclosporine A and Rapamycin on Cholesterol Homeostasis Key Enzymes CYP27A1 and HMG-CoA Reductase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Lutton</w:t>
+                <w:t xml:space="preserve">Effect of acetaminophen administration to rats chronically exposed to depleted uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2007.00066.x⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 229 (1-2), pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2006.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999411v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acetaminophen administration to rats chronically exposed to depleted uranium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on vitamin D3 metabolism in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Tissandie</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 229 (1-2), pp.62-72. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1770 (2), pp.266-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2006.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2006.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008528v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450: Xenobiotic metabolism, regulation and clinical importance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
+                <w:t xml:space="preserve">Chronic contamination with 137cesium in rat: Effect on liver cholesterol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mouzat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+                <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2006.0015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.493-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10915810600961317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029085v1</w:t>
+                <w:t xml:space="preserve">hal-03029105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic contamination with 137cesium in rat: Effect on liver cholesterol metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Souidi</w:t>
+                <w:t xml:space="preserve">Cytochromes P450: Xenobiotic metabolism, regulation and clinical importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Paquet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (6), pp.493-497. </w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (6), pp.535-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10915810600961317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/abc.2006.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029105v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,77 +5984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic contamination with 137Cesium affects Vitamin D3 metabolism in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6111,303 +6111,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of depleted uranium after short-term exposure on vitamin D metabolism in rat</w:t>
+                <w:t xml:space="preserve">Vitamine D: Métabolisme, régulation et maladies associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (8), pp.473-480. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (12), pp.1095-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-006-0068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200622121095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019585v1</w:t>
+                <w:t xml:space="preserve">hal-03029115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamine D: Métabolisme, régulation et maladies associées</w:t>
+                <w:t xml:space="preserve">Effects of depleted uranium after short-term exposure on vitamin D metabolism in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (8), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-006-0068-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200622121095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on CYP3A and associated nuclear receptors PXR and CAR in the rat.</w:t>
               </w:r>
@@ -6565,411 +6565,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach methodologies to study uranium renal toxicology in low dose exposures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Guéguen</w:t>
+                <w:t xml:space="preserve">Uranium and kidney cancer: study of tumors and angiogenesis in genetically engineered mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frèrejacques</w:t>
+                <w:t xml:space="preserve">Myriam Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Finet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Suhard</w:t>
+                <w:t xml:space="preserve">Clara Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOT 64th Annual Meeting and ToxExpo 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando, United States. pp.423</w:t>
+              <w:t xml:space="preserve">Society of Toxicology 64th Annual Meeting and ToxExpo (SOT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando (FL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391843v1</w:t>
+                <w:t xml:space="preserve">hal-05387352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal tubular epithelial cells, hRPTEC-TERT1, as an effective in vitro repeated exposure model to evaluate low-dose uranium toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 59th Congress of the European Societies of Toxicology (EUROTOX 2025) TOXICOLOGY ADDRESSES SOCIETY'S REAL LIFE RISKS FOR SUSTAINABLE HEALTH AND WELL BEING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Athène, Greece. pp.S200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium and kidney cancer: study of tumors and angiogenesis in genetically engineered mouse models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Brisset</w:t>
+                <w:t xml:space="preserve">New approach methodologies to study uranium renal toxicology in low dose exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Gillot</w:t>
+                <w:t xml:space="preserve">Marie Frèrejacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Toxicology 64th Annual Meeting and ToxExpo (SOT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando (FL), France</w:t>
+              <w:t xml:space="preserve">SOT 64th Annual Meeting and ToxExpo 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOT – Society of Toxicology, Mar 2025, Orlando, United States. pp.423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387352v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of Renal Cell Carninoma in mouse models</w:t>
               </w:r>
@@ -7024,90 +7024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising in vitro results from bioinspired polyhydroxamic and picolinic chelators for actinide decorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brandès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7818,51 +7818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8260,51 +8260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Escoube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Winter Conference on Plasma Spectrochemistry (EWCPS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8437,51 +8437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro 2D and 3D kidney models to study the nephrotoxic response of uranium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frèrejacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,51 +8489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTIV 2024 – 22nd International Congress of the European Society of Toxicology In Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic. ESTIV, ESTIV 2024 – Abstract Book, pp.84-85, 2024</w:t>
@@ -9205,51 +9205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rubio-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Tamayo-Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19024-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126708" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magneron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Ebrahimian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2987-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teni Ebrahimian Chiusa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Surette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Priest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14823.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Jeggo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine West" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2017.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klokov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wyatt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14564.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gallic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Phalente" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128539" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-013-1145-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0960327113493297" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leblond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.02.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHFD2W3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandcolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9C54F0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bensoussan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tessier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100168c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Racine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensoussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBT601WK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.04.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tissandie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-008-0351-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DWVQHGV9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Soussan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0290" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9145-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BDNBK2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2009.06.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MP0CX59-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-007-0268-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D029B9E0071449A2A6D759EFC9AAD243CF9433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002300v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2007.11.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KJ1WP4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810802367057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-008-9013-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2006.10.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SCHK5CT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Batt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lutton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2007.00066.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.10.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZFCRGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouzat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2006.0015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810600961317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD1N7KBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-006-0068-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X6005VD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121095" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391843v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.478" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05399236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Laurie De" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisset Myriam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillot Clara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoury Annabelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(24)01100-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gimenez-Ingalaturre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Escoube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04700856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba Marijuan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Holler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouvier Capely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746939v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10250" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rubio-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Tamayo-Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19024-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126708" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Ebrahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2987-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magneron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071136" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teni Ebrahimian Chiusa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Surette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Priest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14823.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Jeggo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine West" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2017.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klokov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wyatt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14564.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Phalente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-013-1145-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0960327113493297" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leblond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHFD2W3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandcolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9C54F0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bensoussan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tessier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100168c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Racine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensoussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBT601WK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.04.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tissandie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-008-0351-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DWVQHGV9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9145-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BDNBK2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2009.06.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MP0CX59-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Soussan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-007-0268-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D029B9E0071449A2A6D759EFC9AAD243CF9433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810802367057" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-008-9013-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2007.11.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KJ1WP4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Batt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lutton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2007.00066.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.10.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZFCRGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2006.10.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SCHK5CT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029105v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810600961317" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouzat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2006.0015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD1N7KBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-006-0068-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X6005VD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05399236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Laurie De" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisset Myriam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillot Clara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoury Annabelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(24)01100-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gimenez-Ingalaturre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Escoube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04700856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba Marijuan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Holler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouvier Capely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746939v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10250" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>