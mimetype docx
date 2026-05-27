--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -831,429 +831,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic Exposure to External Low-Dose Gamma Radiation Induces an Increase in Anti-inflammatory and Anti-oxidative Parameters Resulting in Atherosclerotic Plaque Size Reduction in ApoE–/– Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Priest</w:t>
+                <w:t xml:space="preserve">Teni Ebrahimian Chiusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">Louison Beugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bannister</w:t>
+                <w:t xml:space="preserve">Joel Surette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">Nick Priest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (2), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14823.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874507v1</w:t>
+                <w:t xml:space="preserve">hal-02457222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular uranium distribution : Comparison of cryogenic fixation versus chemical fixation methods for SIMS analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Suhard</w:t>
+                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tessier</w:t>
+                <w:t xml:space="preserve">N.D. Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Manens</w:t>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rebière</w:t>
+                <w:t xml:space="preserve">L. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tack</w:t>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (8), pp.855-864. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jemt.23047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874521v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to External Low-Dose Gamma Radiation Induces an Increase in Anti-inflammatory and Anti-oxidative Parameters Resulting in Atherosclerotic Plaque Size Reduction in ApoE–/– Mice</w:t>
+                <w:t xml:space="preserve">Intracellular uranium distribution : Comparison of cryogenic fixation versus chemical fixation methods for SIMS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teni Ebrahimian Chiusa</w:t>
+                <w:t xml:space="preserve">D. Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Beugnies</w:t>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Surette</w:t>
+                <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Priest</w:t>
+                <w:t xml:space="preserve">F. Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">K. Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 189 (2), pp.187-196. </w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (8), pp.855-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RR14823.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jemt.23047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457222v1</w:t>
+                <w:t xml:space="preserve">hal-02874521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers for Uranium Risk Assessment for the Development of the CURE (Concerted Uranium Research in Europe) Molecular Epidemiological Protocol</w:t>
               </w:r>
@@ -1501,459 +1501,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Relevant Chronic Low-Dose Tritium and Gamma Exposures do not Increase Somatic Intrachromosomal Recombination in pKZ1 Mouse Spleen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Serran</w:t>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bertrand</w:t>
+                <w:t xml:space="preserve">M. Gomolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Klokov</w:t>
+                <w:t xml:space="preserve">R. Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wyatt</w:t>
+                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giussani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/RR14564.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559804v1</w:t>
+                <w:t xml:space="preserve">hal-03121953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Elie</w:t>
+                <w:t xml:space="preserve">Environmentally Relevant Chronic Low-Dose Tritium and Gamma Exposures do not Increase Somatic Intrachromosomal Recombination in pKZ1 Mouse Spleen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">M. Serran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (6), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/RR14564.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558441v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted Uranium Research in Europe (CURE): Toward a collaborative project integrating dosimetry, epidemiology and radiobiology to study the effects of occupational uranium exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic uranium contamination alters spinal motor neuron integrity via modulation of SMN1 expression and microglia recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchardon</w:t>
+                <w:t xml:space="preserve">B. Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giussani</w:t>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (2), pp.319-345. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 254, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0952-4746/36/2/319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121953v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure of adult, postnatal and in utero rat models to low-dose 137Cesium Impact on circulating biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,645 +2037,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-concentration uranium enters the HepG2 cell nucleus rapidly and induces cell stress response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic internal exposure to low dose 137Cs induces positive impact on the stability of atherosclerotic plaques by reducing inflammation in ApoE-/- mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Elie</w:t>
+                <w:t xml:space="preserve">C. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Phalente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572593v1</w:t>
+                <w:t xml:space="preserve">hal-02570493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic internal exposure to low dose 137Cs induces positive impact on the stability of atherosclerotic plaques by reducing inflammation in ApoE-/- mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Gallic</w:t>
+                <w:t xml:space="preserve">Low-concentration uranium enters the HepG2 cell nucleus rapidly and induces cell stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Phalente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Benderitter</w:t>
+                <w:t xml:space="preserve">C. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0128539. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.552-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570493v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, cellular, and tissue impact of depleted uranium on xenobiotic-metabolizing enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic uranium exposure dose-dependently induces glutathione in rats without any nephrotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">J. Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Stefani</w:t>
+                <w:t xml:space="preserve">O. Delissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-013-1145-y⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (10), pp.1218-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2014.945441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611857v1</w:t>
+                <w:t xml:space="preserve">hal-02641776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic uranium exposure dose-dependently induces glutathione in rats without any nephrotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Molecular, cellular, and tissue impact of depleted uranium on xenobiotic-metabolizing enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stefani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (10), pp.1218-1231. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (2), pp.227-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2014.945441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-013-1145-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641776v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant status in rat kidneys after coexposure to uranium and gentamicin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Experimental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.136-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2709,77 +2709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected lack of deleterious effects of uranium on physiological systems following a chronic oral intake in adult rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,277 +2837,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on uranium nephrotoxicity [Données nouvelles sur la néphrotoxicité de l'uranium]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Les biomarqueurs d'atteinte rénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2012015⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909489v1</w:t>
+                <w:t xml:space="preserve">hal-02909504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biomarqueurs d'atteinte rénale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">New data on uranium nephrotoxicity [Données nouvelles sur la néphrotoxicité de l'uranium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.A. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.345-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2012015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2012.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02909504v1</w:t>
+                <w:t xml:space="preserve">hal-02909489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nephrotoxic treatment with gentamicin on rats chronically exposed to uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,1439 +3190,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testicular steroidogenesis is not altered by 137 cesium Chernobyl fallout, following in utero or post-natal chronic exposure</w:t>
+                <w:t xml:space="preserve">Distribution of soluble uranium in the nuclear cell compartment at subtoxic concentrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Grignard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">Caroline Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gourmelon</w:t>
+                <w:t xml:space="preserve">Hélène Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (12), pp.1883-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx100168c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974277v1</w:t>
+                <w:t xml:space="preserve">hal-01182983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of soluble uranium in the nuclear cell compartment at subtoxic concentrations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Suhard</w:t>
+                <w:t xml:space="preserve">Césium 137 : Propriétés et effets biologiques après contamination interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Tessier</w:t>
+                <w:t xml:space="preserve">R. Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Grandcolas</w:t>
+                <w:t xml:space="preserve">H. Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (12), pp.1883-9. </w:t>
+              <w:t xml:space="preserve">Medecine Nucleaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/tx100168c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mednuc.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182983v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Césium 137 : Propriétés et effets biologiques après contamination interne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testicular steroidogenesis is not altered by 137 cesium Chernobyl fallout, following in utero or post-natal chronic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bensoussan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">E. Grignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Nucleaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mednuc.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (5), pp.416-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972618v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modifications of cholesterol metabolism in the liver and the brain after chronic contamination with cesium 137</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Racine</w:t>
+                <w:t xml:space="preserve">Vitamin D metabolism impairment in the rat's offspring following maternal exposure to 137cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.357-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-008-0351-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988582v1</w:t>
+                <w:t xml:space="preserve">hal-02985057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D metabolism impairment in the rat's offspring following maternal exposure to 137cesium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Tissandie</w:t>
+                <w:t xml:space="preserve">Modifications of the expression of genes involved in cerebral cholesterol metabolism in the rat following chronic ingestion of depleted uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12031-008-9145-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-008-0351-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02985057v1</w:t>
+                <w:t xml:space="preserve">hal-02988593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of the expression of genes involved in cerebral cholesterol metabolism in the rat following chronic ingestion of depleted uranium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Veyssière</w:t>
+                <w:t xml:space="preserve">Acetaminophen induces xenobiotic-metabolizing enzymes in rat: Impact of a uranium chronic exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.363-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12031-008-9145-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02988593v1</w:t>
+                <w:t xml:space="preserve">hal-02993478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetaminophen induces xenobiotic-metabolizing enzymes in rat: Impact of a uranium chronic exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Uranium: Propriétés et effets biologiques après contamination interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Baudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2008.0290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2009.06.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02993478v1</w:t>
+                <w:t xml:space="preserve">hal-02985073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium: Propriétés et effets biologiques après contamination interne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Molecular modifications of cholesterol metabolism in the liver and the brain after chronic contamination with cesium 137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Rouas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67 (1), pp.23-38. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (7), pp.1642-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2008.0290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985073v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effects of chronic contamination with 137 cesium on testicular and adrenal steroidogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Grignard</w:t>
+                <w:t xml:space="preserve">Enriched uranium affects the expression of vitamin D receptor and retinoid X receptor in rat kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Grison</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M.A. Lobaccaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gourmelon</w:t>
+                <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 82 (9), pp.583-589. </w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (3-5), pp.263-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-007-0268-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2007.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005072v1</w:t>
+                <w:t xml:space="preserve">hal-03002300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination with depleted or enriched uranium differently affects steroidogenesis metabolism in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M.A. Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (4), pp.323-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10915810802367057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic contamination of rats with 137cesium radionuclide: Impact on the cardiovascular system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4671,631 +4671,643 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.33-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12012-008-9013-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biological indicators to evaluate and monitor radiation-induced damage: An accident case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 169 (5), pp.543-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1667/RR1259.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched uranium affects the expression of vitamin D receptor and retinoid X receptor in rat kidney</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets du cësium-137 sur des fonctions physiologiques majeures chez le rongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aigueperse</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lestaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 291, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03002300v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du cësium-137 sur des fonctions physiologiques majeures chez le rongeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo effects of chronic contamination with 137 cesium on testicular and adrenal steroidogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (9), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-007-0268-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005065v1</w:t>
+                <w:t xml:space="preserve">hal-03005072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Effect of Immunosuppressive Drugs Cyclosporine A and Rapamycin on Cholesterol Homeostasis Key Enzymes CYP27A1 and HMG-CoA Reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on vitamin D3 metabolism in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Lutton</w:t>
+                <w:t xml:space="preserve">P. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2007.00066.x⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1770 (2), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2006.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999411v1</w:t>
+                <w:t xml:space="preserve">hal-03008524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acetaminophen administration to rats chronically exposed to depleted uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5317,1166 +5329,1154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 229 (1-2), pp.62-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2006.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on vitamin D3 metabolism in rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Grandcolas</w:t>
+                <w:t xml:space="preserve">Compared Effect of Immunosuppressive Drugs Cyclosporine A and Rapamycin on Cholesterol Homeostasis Key Enzymes CYP27A1 and HMG-CoA Reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Voisin</w:t>
+                <w:t xml:space="preserve">Anne-Marie Batt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2006.10.006⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (6), pp.392-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-7843.2007.00066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03008524v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic contamination with 137cesium in rat: Effect on liver cholesterol metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Chronic contamination with 137Cesium affects Vitamin D3 metabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Paquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 225 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10915810600961317⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029105v1</w:t>
+                <w:t xml:space="preserve">hal-03019586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450: Xenobiotic metabolism, regulation and clinical importance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamine D: Métabolisme, régulation et maladies associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2006.0015⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (12), pp.1095-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200622121095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029085v1</w:t>
+                <w:t xml:space="preserve">hal-03029115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of depleted uranium after short-term exposure on vitamin D metabolism in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tissandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Grison</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Toxikologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-005-0027-3⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (8), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-006-0068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405239v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic contamination with 137Cesium affects Vitamin D3 metabolism in rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Chronic contamination with 137cesium in rat: Effect on liver cholesterol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Gourmelon</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2006.05.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (6), pp.493-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10915810600961317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03019586v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamine D: Métabolisme, régulation et maladies associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Cytochromes P450: Xenobiotic metabolism, regulation and clinical importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tissandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.A. Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200622121095⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (6), pp.535-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2006.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029115v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of depleted uranium after short-term exposure on vitamin D metabolism in rat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term hepatic effects of depleted uranium on xenobiotic and bile acid metabolizing cytochrome P450 enzymes in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Aigueperse</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (8), pp.473-480. </w:t>
+              <w:t xml:space="preserve">Archiv für Toxikologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.187-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-006-0068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-005-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019585v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo effects of chronic contamination with depleted uranium on CYP3A and associated nuclear receptors PXR and CAR in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal tubular epithelial cells, hRPTEC-TERT1, as an effective in vitro repeated exposure model to evaluate low-dose uranium toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frèrejacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7346,221 +7346,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04907768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDES EXPERIMENTALES DE LA TOXICOLOGIE DE L'URANIUM LORS D'EXPOSITIONS A DE FAIBLES DOSES</w:t>
+                <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frerejacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur de l'Uranium - Journées techniques de la SFRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section Environnement de la Société Française de Radioprotection, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04907745v1</w:t>
+                <w:t xml:space="preserve">irsn-04907833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of uranium renal toxicology in low doses exposures</w:t>
+                <w:t xml:space="preserve">ETUDES EXPERIMENTALES DE LA TOXICOLOGIE DE L'URANIUM LORS D'EXPOSITIONS A DE FAIBLES DOSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRR2023 -17th International Congress of Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICRR, Aug 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Au coeur de l'Uranium - Journées techniques de la SFRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section Environnement de la Société Française de Radioprotection, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04907833v1</w:t>
+                <w:t xml:space="preserve">irsn-04907745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal toxicity and biokinetics models after repeated uranium instillation</w:t>
               </w:r>
@@ -7799,286 +7799,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Badie</w:t>
+                <w:t xml:space="preserve">In vivo comparison between two nephrotoxic agents, sodium fluoride and uranyl nitrate: phenotypic aspects and molecular mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Conquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides, HEIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, FONTENAY-AUX-ROSES, France. pp.05004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191405004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150525v1</w:t>
+                <w:t xml:space="preserve">hal-02635732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo comparison between two nephrotoxic agents, sodium fluoride and uranyl nitrate: phenotypic aspects and molecular mechanisms involved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+                <w:t xml:space="preserve">Studying biomarkers reflecting the adverse outcome pathways from exposures to diseases using molecular epidemiology: example of the molecular epidemiology protocol developed as part of the Concerted Uranium Research in Europe (CURE) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hornhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Health Effects of Incorporated Radionuclides, HEIR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurpean Radiation Protection Week, ERPW 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, STOCKHOLM, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635732v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t>
               </w:r>
@@ -8323,342 +8323,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS 7F: Enhance radiation protection with insigths into processes and origins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guéguen</w:t>
+                <w:t xml:space="preserve">In vitro 2D and 3D kidney models to study the nephrotoxic response of uranium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frèrejacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France. </w:t>
+              <w:t xml:space="preserve">ESTIV 2024 – 22nd International Congress of the European Society of Toxicology In Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic. ESTIV, ESTIV 2024 – Abstract Book, pp.84-85, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04700856v1</w:t>
+                <w:t xml:space="preserve">hal-05385844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro 2D and 3D kidney models to study the nephrotoxic response of uranium exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Powell</w:t>
+                <w:t xml:space="preserve">SIMS 7F: Enhance radiation protection with insigths into processes and origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Giraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTIV 2024 – 22nd International Congress of the European Society of Toxicology In Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic. ESTIV, ESTIV 2024 – Abstract Book, pp.84-85, 2024</w:t>
+              <w:t xml:space="preserve">24th International Conference on Secondary Ion Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385844v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04700856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de l’imagerie SIMS au sein de la plateforme PATERSON de l’IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAIRE 60 ans de la CETAMA, CETAMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, NIMES, France. 2021</w:t>
@@ -8713,51 +8713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagore Grijalba Marijuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de l'hyperlipidémie provoquée par les immunosuppresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003NAN10250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9205,51 +9205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rubio-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Tamayo-Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19024-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126708" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Ebrahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2987-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magneron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071136" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teni Ebrahimian Chiusa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Surette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Priest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14823.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Jeggo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine West" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2017.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klokov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wyatt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14564.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gallic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Phalente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128539" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-013-1145-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0960327113493297" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leblond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHFD2W3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandcolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9C54F0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grignard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bensoussan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tessier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100168c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Racine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensoussan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2009.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBT601WK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.04.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tissandie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-008-0351-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DWVQHGV9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9145-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BDNBK2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2009.06.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MP0CX59-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Soussan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-007-0268-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D029B9E0071449A2A6D759EFC9AAD243CF9433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810802367057" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001420v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-008-9013-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2007.11.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KJ1WP4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jourdain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Batt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lutton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2007.00066.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.10.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZFCRGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2006.10.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SCHK5CT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029105v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810600961317" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouzat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2006.0015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD1N7KBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-006-0068-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X6005VD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05399236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Laurie De" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisset Myriam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillot Clara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoury Annabelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(24)01100-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gimenez-Ingalaturre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Escoube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04700856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba Marijuan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Holler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouvier Capely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746939v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10250" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04032713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie de Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Manoury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31073-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rubio-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Tamayo-Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19024-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03959341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frerejacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126708" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Ebrahimian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2987-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magneron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16071136" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teni Ebrahimian Chiusa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Surette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Priest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14823.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hornhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14505.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Jeggo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine West" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomolka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Quintens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2017.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomolka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haylock" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giussani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0952-4746/36/2/319" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klokov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wyatt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR14564.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint-Marc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bertho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lestaevel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrr/rrw067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gallic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Phalente" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128539" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641776v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delissen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2014.945441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-013-1145-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0960327113493297" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/181989" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Leblond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2012.02.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHFD2W3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grandcolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2010.09.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9C54F0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bensoussan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tessier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Grandcolas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx100168c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Racine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensoussan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2009.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBT601WK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gourmelon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.02.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tissandie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-008-0351-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DWVQHGV9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-008-9145-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BDNBK2C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2009.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MP0CX59-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Soussan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2008.0290" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2009.04.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aigueperse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2007.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KJ1WP4M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M.A. Lobaccaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810802367057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12012-008-9013-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bertho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RR1259.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Jourdain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bertho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-007-0268-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15D029B9E0071449A2A6D759EFC9AAD243CF9433/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2006.10.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SCHK5CT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.10.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZFCRGS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999411v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Batt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lutton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-7843.2007.00066.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2006.05.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD1N7KBT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029115v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200622121095" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019585v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-006-0068-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X6005VD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10915810600961317" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouzat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2006.0015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405239v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dudoignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-005-0027-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THSD0N9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2005.06.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23LXGKD2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brisset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Finet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#232;rejacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05399236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Laurie De" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisset Myriam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillot Clara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoury Annabelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(24)01100-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907833v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04907745v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Ibanez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00697-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Davesne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hornhardt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Badie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Gimenez-Ingalaturre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Escoube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04700856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520210v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaumais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Guilbert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba Marijuan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Holler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouvier Capely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746939v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10250" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>