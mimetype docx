--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2342,51 +2342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F3627D9"/>
+    <w:nsid w:val="26CD00DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>