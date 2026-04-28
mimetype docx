--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -1215,277 +1215,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis and the beanstalk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche combinées RNAseq/imagerie pour la caractérisation transcriptionnelle de sous populations au sein de biofilms de B. subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Guandzou, China</w:t>
+              <w:t xml:space="preserve">Journées Nutritions Ecosystèmes Microbiens (NEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337980v1</w:t>
+                <w:t xml:space="preserve">hal-03652600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche combinées RNAseq/imagerie pour la caractérisation transcriptionnelle de sous populations au sein de biofilms de B. subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacillus subtilis and the beanstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pilar Sanchez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutritions Ecosystèmes Microbiens (NEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Guandzou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652600v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial transcriptome of the surface-associated communities of Bacillus subtilis NDmed.</w:t>
               </w:r>
@@ -1527,97 +1527,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Topical Team 'Biofilms'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visio conference, France</w:t>
+              <w:t xml:space="preserve">Doc’ Micalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Jouy En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312453v1</w:t>
+                <w:t xml:space="preserve">hal-04312082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial transcriptome of the surface-associated communities of Bacillus subtilis NDmed.</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial transcriptome of the surface-associated communities of Bacillus subtilis NDmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
@@ -1635,97 +1635,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doc’ Micalis</w:t>
+              <w:t xml:space="preserve">Micalis seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Jouy En Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312082v1</w:t>
+                <w:t xml:space="preserve">hal-04312042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial transcriptome of the surface-associated communities of Bacillus subtilis NDmed</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial transcriptome of the surface-associated communities of Bacillus subtilis NDmed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
@@ -1743,73 +1743,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micalis seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Jouy En Josas, France</w:t>
+              <w:t xml:space="preserve">ESA Topical Team 'Biofilms'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312042v1</w:t>
+                <w:t xml:space="preserve">hal-04312453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2342,51 +2342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26CD00DA"/>
+    <w:nsid w:val="CBD2C73F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2573,51 +2573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaasmine-dergham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4887-3164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05330557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Caillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Popovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Accetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Dog&#353;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaasmine-dergham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4887-3164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05330557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Caillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Popovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Accetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Dog&#353;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>