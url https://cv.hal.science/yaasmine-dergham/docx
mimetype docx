--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -1094,164 +1094,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal transcriptome profiling unveils multi-scale heterogeneity levels between subpopulations of Bacillus subtilis surface-associated communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacillus subtilis and the beanstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Guandzou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312501v1</w:t>
+                <w:t xml:space="preserve">hal-04337980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche combinées RNAseq/imagerie pour la caractérisation transcriptionnelle de sous populations au sein de biofilms de B. subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1260,232 +1264,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nutritions Ecosystèmes Microbiens (NEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis and the beanstalk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal transcriptome profiling unveils multi-scale heterogeneity levels between subpopulations of Bacillus subtilis surface-associated communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Guandzou, China</w:t>
+              <w:t xml:space="preserve">21st International Conference on Bacilli and Gram-Positive Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337980v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial transcriptome of the surface-associated communities of Bacillus subtilis NDmed.</w:t>
               </w:r>
@@ -1497,51 +1497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1605,51 +1605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,51 +2342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBD2C73F"/>
+    <w:nsid w:val="2A03FFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2573,51 +2573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaasmine-dergham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4887-3164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05330557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Caillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Popovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Accetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Dog&#353;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaasmine-dergham" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4887-3164" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bidnenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#233;rozier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43386-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03501177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9030633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05330557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baliarda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Caillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Popovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Accetto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Dog&#353;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>