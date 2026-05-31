--- v0 (2026-04-30)
+++ v1 (2026-05-31)
@@ -950,165 +950,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going through World War Two in French Oceania : Free France and the Free French in Tahiti and French Polynesia, 1940-1947</w:t>
+                <w:t xml:space="preserve">Free France and Vichy in the Pacific and Indochina (1940-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Pacific History Association conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific History Association, Dec 2025, Apia, Samoa</w:t>
+              <w:t xml:space="preserve">14th ESfO conference "Connections within and beyond Oceania"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Oceanists, Jun 2025, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405379v1</w:t>
+                <w:t xml:space="preserve">hal-05131472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free France and Vichy in the Pacific and Indochina (1940-1945)</w:t>
+                <w:t xml:space="preserve">Going through World War Two in French Oceania : Free France and the Free French in Tahiti and French Polynesia, 1940-1947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESfO conference "Connections within and beyond Oceania"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Oceanists, Jun 2025, Lucerne, Switzerland</w:t>
+              <w:t xml:space="preserve">26th Pacific History Association conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific History Association, Dec 2025, Apia, Samoa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131472v1</w:t>
+                <w:t xml:space="preserve">hal-05405379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français libres, Australiens et Néo-Zélandais dans le Pacifique français pendant la Seconde Guerre mondiale (1940-1945)</w:t>
               </w:r>
@@ -1364,234 +1364,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture et continuité institutionnelle : le ralliement des Établissements Français de l’Océanie à la France Libre (septembre 1940)</w:t>
+                <w:t xml:space="preserve">Les Français Libres dans les Établissements Français d'Océanie (1940 - 1947)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance politique, continuité administrative ? Contribution à une sociologie politique de l’inertie des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Dauphine, Sep 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">14e Doctoriales de l'Université de la Polynésie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale du Pacifique (ED 469), May 2023, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211839v1</w:t>
+                <w:t xml:space="preserve">hal-04107100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collective trajectories of the Free French in the Pacific, 1940 – 1946</w:t>
+                <w:t xml:space="preserve">Rupture et continuité institutionnelle : le ralliement des Établissements Français de l’Océanie à la France Libre (septembre 1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Pacific History Association Biennial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific History Association, Oct 2023, Warrnambool (Victoria), Australia</w:t>
+              <w:t xml:space="preserve">Alternance politique, continuité administrative ? Contribution à une sociologie politique de l’inertie des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Dauphine, Sep 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271165v1</w:t>
+                <w:t xml:space="preserve">hal-04211839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français Libres dans les Établissements Français d'Océanie (1940 - 1947)</w:t>
+                <w:t xml:space="preserve">Individual and collective trajectories of the Free French in the Pacific, 1940 – 1946</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Doctoriales de l'Université de la Polynésie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Doctorale du Pacifique (ED 469), May 2023, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">25th Pacific History Association Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific History Association, Oct 2023, Warrnambool (Victoria), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107100v1</w:t>
+                <w:t xml:space="preserve">hal-04271165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bataille de Midway au cinéma (1942 - 2019)</w:t>
               </w:r>
@@ -1709,247 +1709,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bataillon du Pacifique dans la bataille de Bir Hakeim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridation et modalités d’évaluation pour l’enseignement de l’histoire en Licence et en Master</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dorbe-Larcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La bataille de Bir Hakeim"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de la France Libre, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche en Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de la Polynésie Française, Nov 2022, Punaauia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104335v1</w:t>
+                <w:t xml:space="preserve">hal-04104333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonds Émile de Curton. Documenter le ralliement de Tahiti à la France Libre (septembre 1940)</w:t>
+                <w:t xml:space="preserve">Le Bataillon du Pacifique dans la bataille de Bir Hakeim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Les sources officieuses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international "La bataille de Bir Hakeim"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la France Libre, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104284v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation et modalités d’évaluation pour l’enseignement de l’histoire en Licence et en Master</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fonds Émile de Curton. Documenter le ralliement de Tahiti à la France Libre (septembre 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de la Polynésie Française, Nov 2022, Punaauia, Polynésie française</w:t>
+              <w:t xml:space="preserve">Journée d'études "Les sources officieuses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104333v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1984,51 +1984,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bataillon du Pacifique dans la bataille de Bir Hakeim (1940 – 1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Benhalima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la fondation de la France libre</w:t>
+              <w:t xml:space="preserve">Revue de la Fondation de la France libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation de la France Libre, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2126,51 +2126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="228CD3B9"/>
+    <w:nsid w:val="FB442948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2274,51 +2274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E45007AA"/>
+    <w:nsid w:val="F39B6EBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2422,51 +2422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C5B80516"/>
+    <w:nsid w:val="01C1453D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-benhalima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-7718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258351705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yacine.benhalima@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yacine.benhalima1@upf.pf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/tel-05596590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benhalima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05356079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104233v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.291.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04663262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05405379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05131472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05125073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04757889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04605991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04605989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04211839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04271165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04107100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04124260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dorbe-Larcade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04108284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-benhalima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1244-7718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258351705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yacine.benhalima@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yacine.benhalima1@upf.pf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/tel-05596590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benhalima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05356079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104233v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.291.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04663262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05131472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05405379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-05125073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04757889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04605991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04605989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04107100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04211839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04271165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04124260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dorbe-Larcade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04104284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-04108284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>