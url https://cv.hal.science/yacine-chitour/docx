--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -303,759 +303,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
+                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Prandi</w:t>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Rizzi</w:t>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902740v5</w:t>
+                <w:t xml:space="preserve">hal-04228797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
+                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.2138-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401903v2</w:t>
+                <w:t xml:space="preserve">hal-04283964v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential Decay of Solutions of Damped Wave Equations in One Dimensional Space in the Lp Framework for Various Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04283964v3</w:t>
+                <w:t xml:space="preserve">hal-04568154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Decay of Solutions of Damped Wave Equations in One Dimensional Space in the Lp Framework for Various Boundary Conditions</w:t>
+                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04568154v1</w:t>
+                <w:t xml:space="preserve">hal-01902740v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228797v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General nilpotent and solvable approximations of almost-Riemannian structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On universal classes of Lyapunov functions for linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Manríquez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2022153⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491528v1</w:t>
+                <w:t xml:space="preserve">hal-03753540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the complex double integrator by means of a saturated linear feedback</w:t>
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (2), pp.327-350. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, Paper No. 43, 39 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-022-00339-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324645v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,697 +1206,658 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 155, pp.111151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier function-Based Variable Gain Super-Twisting Controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General nilpotent and solvable approximations of almost-Riemannian structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Obeid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+                <w:t xml:space="preserve">Ronald Manríquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2974390⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.392-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2022153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324783v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
+                <w:t xml:space="preserve">Stabilization of the complex double integrator by means of a saturated linear feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.327-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-022-00339-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827918v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity-Aided IMU-Based Tilt and Attitude Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier function-Based Variable Gain Super-Twisting Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68 (10), pp.5823-5836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3225758⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 65 (11), pp.4928-4933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2974390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271257v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
+                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.3306--3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478271v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On universal classes of Lyapunov functions for linear switched systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Velocity-Aided IMU-Based Tilt and Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 155, pp.111155. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.5823-5836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3225758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753540v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lp-asymptotic stability of 1D damped wave equations with localized and linear damping</w:t>
               </w:r>
@@ -1973,64 +1973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of linear switched systems admitting a Barabanov norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,64 +2081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (4), pp.1685-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2172,77 +2172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (4), pp.3040-3067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2608,252 +2608,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Input to state estimates for 2D damped wave equations with localized and non-linear damping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Kafnemer</w:t>
+                <w:t xml:space="preserve">Switching systems with dwell time: computing the maximal Lyapunov exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benmiloud Mebkhout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Nicola Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Yu Protasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1337909⟩</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197202v1</w:t>
+                <w:t xml:space="preserve">hal-02423619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching systems with dwell time: computing the maximal Lyapunov exponent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak Input to state estimates for 2D damped wave equations with localized and non-linear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Kafnemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benmiloud Mebkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1337909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02423619v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
               </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2943,90 +2943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier function-based adaptive higher order sliding mode controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid M Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Boarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.1207-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3216,64 +3216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.118-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,499 +3418,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of dissipative systems subject to nonlinear damping via Lyapunov techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate and exact controllability of linear difference equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2937495⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.93--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956449v1</w:t>
+                <w:t xml:space="preserve">hal-01575576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact controllability of linear difference equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of dissipative systems subject to nonlinear damping via Lyapunov techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.93--142. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (5), pp.2139-2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2937495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575576v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization for a Perturbed Chain of Integrators in Prescribed Time</w:t>
+                <w:t xml:space="preserve">$L^p$-asymptotic stability analysis of a 1D wave equation with a nonlinear damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouhemou</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1285937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269 (10), pp.8107-8131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964839v1</w:t>
+                <w:t xml:space="preserve">hal-02193922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$L^p$-asymptotic stability analysis of a 1D wave equation with a nonlinear damping</w:t>
+                <w:t xml:space="preserve">Stabilization for a Perturbed Chain of Integrators in Prescribed Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouhemou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 269 (10), pp.8107-8131. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1285937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193922v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov-Stable Orientation Estimator for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,291 +3968,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal indirect stability of a weakly damped elastic abstract system of second order equations coupled by velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Abdallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Erlend Grong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.2789-2818. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.1047-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2019125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/aif.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488143v1</w:t>
+                <w:t xml:space="preserve">hal-01268119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal indirect stability of a weakly damped elastic abstract system of second order equations coupled by velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Ghader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (3), pp.1047-1086. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.2789-2818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.3265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2019125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268119v1</w:t>
+                <w:t xml:space="preserve">hal-04488143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Attitude Tracking Control of Rigid Body Systems with Unknown Inertia and Gyro-bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Super-Twisting for Perturbed Chains of Integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,499 +4410,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of switched linear control systems with finite L 2 -gain</w:t>
+                <w:t xml:space="preserve">Persistently damped transport on a network of circles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.1825-1837. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 369 (6), pp.3841-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tac.2016.2593678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/tran/6778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198394v3</w:t>
+                <w:t xml:space="preserve">hal-00999743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Stabilization of Linear Systems with Bounds on the Feedback and its Successive Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilisation of perturbed chains of integrators using Lyapunov-based homogeneous controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Laporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Mustapha Hamerlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1070141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (12), pp.2631-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1262967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633364v1</w:t>
+                <w:t xml:space="preserve">hal-02307511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistently damped transport on a network of circles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Stabilization of Linear Systems with Bounds on the Feedback and its Successive Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/tran/6778⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (5), pp.2783 - 2810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1070141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999743v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of perturbed chains of integrators using Lyapunov-based homogeneous controllers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A characterization of switched linear control systems with finite L 2 -gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Hamerlain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (12), pp.2631-2640. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.1825-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1262967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tac.2016.2593678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307511v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198394v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of classes of linear control systems with bounds on the feedback and its successive derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,1725 +4943,1725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic properties of the spectrum of the Stokes system with Dirichlet boundary condition in R-3</w:t>
+                <w:t xml:space="preserve">Rolling Against a Sphere The Non-transitive Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kateb</w:t>
+                <w:t xml:space="preserve">Mauricio Godoy Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+                <w:t xml:space="preserve">Irina Markina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (1), pp.119-167. </w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.2542-2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2014.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12220-015-9638-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307512v1</w:t>
+                <w:t xml:space="preserve">hal-02307514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Estimation and Control Using Linearlike Complementary Filters Theory and Experiment</w:t>
+                <w:t xml:space="preserve">Velocity-free attitude stabilization with inertial vector measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lofti Benziane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Benallegue</w:t>
+                <w:t xml:space="preserve">Lotfi Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2535382⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), pp.2478-2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307517v1</w:t>
+                <w:t xml:space="preserve">hal-02307516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity-free attitude stabilization with inertial vector measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitude Estimation and Control Using Linearlike Complementary Filters Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lofti Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Seba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Benziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+                <w:t xml:space="preserve">A. Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Tayebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (11), pp.2478-2493. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.2133-2140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.3407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2016.2535382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307516v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Holonomy for Affine Manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic properties of the spectrum of the Stokes system with Dirichlet boundary condition in R-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boutheina Hafassa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+                <w:t xml:space="preserve">D. Kateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10883-015-9274-7⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.119-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307515v1</w:t>
+                <w:t xml:space="preserve">hal-02307512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic controllability of the bilinear Schrödinger equation on 1-D domains: the case of measurable potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal Holonomy for Affine Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Hafassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti dell'Istituto di Matematica dell'Universita di Trieste: an International Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.413-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10883-015-9274-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292270v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L$^1$-minimization for mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (3), pp.1245-1265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1013274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong iISS for a class of systems under saturated feedback</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic controllability of the bilinear Schrödinger equation on 1-D domains: the case of measurable potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Greco</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendiconti dell'Istituto di Matematica dell'Universita di Trieste: an International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01098374v1</w:t>
+                <w:t xml:space="preserve">hal-01292270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non-autonomous difference equations with applications to transport and wave propagation on networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong iISS for a class of systems under saturated feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Azouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016010⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.272 - 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139814v4</w:t>
+                <w:t xml:space="preserve">hal-01098374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Against a Sphere The Non-transitive Case</w:t>
+                <w:t xml:space="preserve">Stability of non-autonomous difference equations with applications to transport and wave propagation on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irina Markina</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.2542-2562. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.563-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12220-015-9638-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307514v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139814v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and asymptotic properties associated with linear switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Neuronal Networks with Homeostatic Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Pelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Rossum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), pp.e1004357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064241v2</w:t>
+                <w:t xml:space="preserve">hal-01098491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lp-stabilization of integrator chains subject to input saturation using Lyapunov-based homogeneous design.</w:t>
+                <w:t xml:space="preserve">Geometric and asymptotic properties associated with linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 259 (11), pp.5582-5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140997725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01271283v1</w:t>
+                <w:t xml:space="preserve">hal-01064241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of PEMFC Air-Feed System using Lyapunov-based Robust and Adaptive Higher Order Sliding ModeControl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.1594-1601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2014.2371826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target point-based path-following controller for a car-type vehicle using bounded controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Lp-stabilization of integrator chains subject to input saturation using Lyapunov-based homogeneous design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3225⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.2406-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140997725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338762v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Controllability of the Rolling Problem onto the Hyperbolic n-space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (2), pp.948-968. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120901830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Neuronal Networks with Homeostatic Regulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+                <w:t xml:space="preserve">Target point-based path-following controller for a car-type vehicle using bounded controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark van Rossum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (7), pp.e1004357. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (15), pp.2705-2725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098491v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetries of the rolling model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-G. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,443 +6910,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Robust Shrinkage Estimator and Its Application to STAP Detection Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Global tracking for underactuated ships with bounded feedback controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yihui Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2355779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (10), pp.2035-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.898188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104004v1</w:t>
+                <w:t xml:space="preserve">hal-02320830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rates for persistently excited linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Robust Shrinkage Estimator and Its Application to STAP Detection Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-014-0131-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (21), pp.5640 - 5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2355779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851671v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Event-Controlled Online Trajectory Generator Based on the Human-Robot Interaction Force Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (1), pp.15-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IR-01-2013-317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global tracking for underactuated ships with bounded feedback controllers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth rates for persistently excited linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (10), pp.2035-2043. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.589-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.898188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-014-0131-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320830v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Steering Method for Nonholonomic Systems</w:t>
               </w:r>
@@ -7358,51 +7358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 254, pp.1903-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.801-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7534,443 +7534,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00610345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path following for a target point attached to a unicycle type vehicle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the marginal instability of linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fayez S. Ahmed</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-012-9672-8⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578883v2</w:t>
+                <w:t xml:space="preserve">inria-00578133v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling manifolds on space forms</w:t>
+                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1), pp.147-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320824v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path following for a target point attached to a unicycle type vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmouche Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayez S. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (1), pp.147-170. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (1), pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-012-9672-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493444v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the marginal instability of linear switched systems</w:t>
+                <w:t xml:space="preserve">Rolling manifolds on space forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61, pp.247-257. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.927-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00578133v4</w:t>
+                <w:t xml:space="preserve">hal-02320824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t>
               </w:r>
@@ -8079,222 +8079,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of persistently excited linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A motion planning algorithm for the rolling-body problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/080737812⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.827--836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2053733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329540v3</w:t>
+                <w:t xml:space="preserve">hal-00974885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A motion planning algorithm for the rolling-body problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stabilization of persistently excited linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.827--836. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (6), pp.4032-4055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2053733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/080737812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974885v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329540v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral controllability for 2D and 3D linear Schrödinger equations</w:t>
               </w:r>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256 (12), pp.3916-3976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8391,1311 +8391,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit time optimal synthesis for a control-affine system on S2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Salmoni</w:t>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Boscain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/060675988⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320804v1</w:t>
+                <w:t xml:space="preserve">hal-01816367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform stabilization for linear systems with persistency of excitation. The neutrally stable and the double integrator cases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-008-0024-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00132968v1</w:t>
+                <w:t xml:space="preserve">hal-00086397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact maximum likelihood estimates for sirv covariance matrix: Existence and algorithm analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limit time optimal synthesis for a control-affine system on S2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Salmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.927464⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.111-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060675988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353594v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Uniform stabilization for linear systems with persistency of excitation. The neutrally stable and the double integrator cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-008-0024-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816367v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
+                <w:t xml:space="preserve">Exact maximum likelihood estimates for sirv covariance matrix: Existence and algorithm analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (10), pp.4563-4573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.927464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086397v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of delay linear systems subject to input saturation</w:t>
+                <w:t xml:space="preserve">Existence and Characterization of the Covariance Matrix Maximum Likelihood Estimate in Spherically Invariant Random Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Yakoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320805v1</w:t>
+                <w:t xml:space="preserve">halshs-00158259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of linear discrete-time delay systems subject to input saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of delay linear systems subject to input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 346, pp.421-455. </w:t>
+              <w:t xml:space="preserve">, 2007, 352, pp.329-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-37010-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49556-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320806v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear systems subject to input saturation and time delay Global asymptotic stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">On the stabilization of linear discrete-time delay systems subject to input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (5), pp.874-879. </w:t>
+              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 346, pp.421-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-37010-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320808v1</w:t>
+                <w:t xml:space="preserve">hal-02320806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Characterization of the Covariance Matrix Maximum Likelihood Estimate in Spherically Invariant Random Processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Linear systems subject to input saturation and time delay Global asymptotic stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Yakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.874-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158259v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dubins' problem on surfaces II Nonpositive curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Garavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (2), pp.457-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040619739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320780v1</w:t>
+                <w:t xml:space="preserve">hal-02320786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genericity results for singular curves</w:t>
+                <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Garavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.643-672</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086357v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuation method for motion-planning problems</w:t>
+                <w:t xml:space="preserve">Genericity results for singular curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (1), pp.139-168. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv2005035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320777v1</w:t>
+                <w:t xml:space="preserve">hal-00086357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear systems subject to input saturation and time delay Finite-gain L-p-stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9736,715 +9749,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A continuation method for motion-planning problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2006.1.219⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (1), pp.139-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv2005035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090325v1</w:t>
+                <w:t xml:space="preserve">hal-02320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common polynomial Lyapunov functions for linear switched systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U Boscain</w:t>
+                <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/040613147⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2006.1.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320784v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubins' problem on surfaces II Nonpositive curvature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+                <w:t xml:space="preserve">Common polynomial Lyapunov functions for linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45 (2), pp.457-482. </w:t>
+              <w:t xml:space="preserve">, 2006, 45 (1), pp.226-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/040619739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/040613147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320786v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic circles and timing of traffic lights for cars flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-optimal synthesis for left-invariant control systems on SO(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (1), pp.111-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0363012904441532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320776v1</w:t>
+                <w:t xml:space="preserve">hal-02320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubins' problem on surfaces. I. Nonnegative curvature</w:t>
+                <w:t xml:space="preserve">Traffic circles and timing of traffic lights for cars flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.565-587</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.599-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091323v1</w:t>
+                <w:t xml:space="preserve">hal-02320776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stabilization via saturated feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dubins' problem on surfaces. I. Nonnegative curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.565-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320783v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-optimal synthesis for left-invariant control systems on SO(3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U Boscain</w:t>
+                <w:t xml:space="preserve">Robust stabilization via saturated feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (1), pp.111-139. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (12), pp.1997-2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0363012904441532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2005.860314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320789v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear systems subject to input saturation an time delay Global asymptotic and L-P-stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10717,225 +10717,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the motion planning of rolling surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mathematicum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320843v1</w:t>
+                <w:t xml:space="preserve">hal-00086321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the motion planning of rolling surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Chelouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (5), pp.727-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/form.2003.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Gain lp Stabilization of Discrete-Time Linear Systems Subject to Actuator Saturation The Case of p = 1</w:t>
               </w:r>
@@ -11006,195 +11006,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path planning on compact Lie groups using a homotopy method</w:t>
+                <w:t xml:space="preserve">Time-varying high-gain observers for numerical differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (5), pp.383-391. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1565-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-6911(02)00235-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2002.802740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320847v1</w:t>
+                <w:t xml:space="preserve">hal-02320853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying high-gain observers for numerical differentiation</w:t>
+                <w:t xml:space="preserve">Path planning on compact Lie groups using a homotopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (5), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(02)00235-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2002.802740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320853v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability for discrete systems with a finite control set</w:t>
               </w:r>
@@ -11432,64 +11432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11536,51 +11536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical origins of MacKay-type visual illusions: A case for the non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11621,248 +11621,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing Sensory Induced Hallucinations via Neural Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719161v1</w:t>
+                <w:t xml:space="preserve">hal-03868901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducing Sensory Induced Hallucinations via Neural Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868901v1</w:t>
+                <w:t xml:space="preserve">hal-03719161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t>
               </w:r>
@@ -11965,51 +11965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12108,64 +12108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decay rate for degenerate gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1709-1714, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12212,51 +12212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a perturbed chain of integrators in prescribed time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12316,64 +12316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.587-592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12433,51 +12433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12505,603 +12505,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for infinite-dimensional linear control systems subject to saturations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swann Marx</w:t>
+                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot With and Without Payload.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550168⟩</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on System Identification, SYSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Jul 2018, Stockholm, Sweden. pp.443-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857265v4</w:t>
+                <w:t xml:space="preserve">hal-01866381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot: a constrained nonlinear WLS approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
+                <w:t xml:space="preserve">Stability results for infinite-dimensional linear control systems subject to saturations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MED'18 : The 26th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.21-26, </w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2995-3000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866334v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857265v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot With and Without Payload.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot: a constrained nonlinear WLS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on System Identification, SYSID 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Jul 2018, Stockholm, Sweden. pp.443-448, </w:t>
+              <w:t xml:space="preserve">IEEE MED'18 : The 26th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.21-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866381v1</w:t>
+                <w:t xml:space="preserve">hal-01866334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt estimator for 3D non-rigid pendulum based on a tri-axial accelerometer and gyrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+                <w:t xml:space="preserve">Is a point-wise dissipation rate enough to show ISS for time-delay systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/humanoids.2017.8246968⟩</w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499167v3</w:t>
+                <w:t xml:space="preserve">hal-01493650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a point-wise dissipation rate enough to show ISS for time-delay systems?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Tilt estimator for 3D non-rigid pendulum based on a tri-axial accelerometer and gyrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Humanoid Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/humanoids.2017.8246968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493650v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of multiple integrators by a bounded feedback with constraints on its successive derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13142,265 +13142,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Barabanov Semigroups and Finiteness of the $L_2$-Induced Gain for Switched Linear Control Systems: Case of Full-State Observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong iISS for neutrally stable systems by saturated linear state feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
+              <w:t xml:space="preserve">34th IEEE Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China. pp.459 - 463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7259680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216017v1</w:t>
+                <w:t xml:space="preserve">hal-01264971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong iISS for neutrally stable systems by saturated linear state feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-Barabanov Semigroups and Finiteness of the $L_2$-Induced Gain for Switched Linear Control Systems: Case of Full-State Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China. pp.459 - 463, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7259680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264971v1</w:t>
+                <w:t xml:space="preserve">hal-01216017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Trajectory Generator-Based Impedance Control For Co-manipulation Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13551,51 +13551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rolling problem overview and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Godoy Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13642,77 +13642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Barabanov norms and extremal trajectories associated with continuous-time linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.716-721, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13740,165 +13740,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target-point based path following controller for car-type vehicle using bounded feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Robust and Adaptive Higher Order Sliding mode controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320823v1</w:t>
+                <w:t xml:space="preserve">hal-02320825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la comanipulation homme-robot pour des tâches de manutention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13930,226 +13930,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Human-Robot Co-manipulation for Handling Tasks: Modeling and Control Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
+                <w:t xml:space="preserve">Target-point based path following controller for car-type vehicle using bounded feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51st IEEE Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734288v1</w:t>
+                <w:t xml:space="preserve">hal-02320823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Adaptive Higher Order Sliding mode controllers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+                <w:t xml:space="preserve">On Human-Robot Co-manipulation for Handling Tasks: Modeling and Control Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Annual Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320825v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Explicit Desingularization Procedure for General Nonholonomic Systems</w:t>
               </w:r>
@@ -14161,51 +14161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14278,51 +14278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14369,64 +14369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Marginal Instability of Linear Switched Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14454,160 +14454,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Terence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2248-2253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366232v2</w:t>
+                <w:t xml:space="preserve">hal-02320802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral controllability for 2D and 3D linear Schrödinger equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14616,216 +14616,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.3417-3422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Bayen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2248-2253, </w:t>
+              <w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320802v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global steering method for general dynamical nonholonomic systems</w:t>
               </w:r>
@@ -14837,51 +14837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.27-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14941,51 +14941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2112-2116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15032,51 +15032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stabilization of permanently excited linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Shanghai, China. pp.1100-1105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15110,77 +15110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit time optimal synthesis for a two-level quantum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Salmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15227,90 +15227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards uniform linear time-invariant stabilization of systems with persistency of excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New Orleans, United States. pp.6394-6399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15442,577 +15442,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of continuous-time delay linear systems subject to input saturation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controllability of the Dubins problem on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320782v1</w:t>
+                <w:t xml:space="preserve">hal-02320778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
+                <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Garavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086464v1</w:t>
+                <w:t xml:space="preserve">hal-02320779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of continuous-time delay linear systems subject to input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1583263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364064v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
+                <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauro Garavello</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582299⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320779v1</w:t>
+                <w:t xml:space="preserve">hal-00086464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the Dubins problem on surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
+              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1583263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320778v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the minimal degree of a common Lyapunov function for planar switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16154,77 +16154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16249,51 +16249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Optimal Synthesis for a so(3)-left-invariant Control System on a Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16426,77 +16426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on robust stabilization via saturated feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Maui, United States. pp.4445-4450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16612,51 +16612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning of rolling surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Chelouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16694,51 +16694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control of a satellite with two rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16929,64 +16929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Stability of Continuous-Time Switched Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 105, 2025, Progress in Nonlinear Differential Equations and Their Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-82982-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17045,51 +17045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal determinants: the periodic one-dimensional essentially bounded case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17170,51 +17170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacKay-Type Visual Illusions via Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17265,51 +17265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of Keplerian Motion with Low-Thrust Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17382,51 +17382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamal Daafouz and Sophie Tarbouriech and Mario Sigalotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Systems with Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.85-120, 2013, 978-1-84821-527-6. </w:t>
@@ -17477,51 +17477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecture Notes in Control and Information Sciences 328. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Control Systems Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.171--198, 2006, </w:t>
@@ -17572,64 +17572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of a Metabolic Model with Sequential Feedback Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Benvenuti, Alberto De Santis, Lorenzo Farina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Systems: Proceedings of the First Multidisciplinary International Symposium on Positive Systems: Theory and Applications (POSTA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, Springer Berlin Heidelberg, pp.143-150, 2003, </w:t>
@@ -17738,64 +17738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17940,51 +17940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Denzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18041,64 +18041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18251,51 +18251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18339,51 +18339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov functions for linear damped wave equations in one-dimensional space with dynamic boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18414,51 +18414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corona theorem for an algebra of Radon measures with an application to exact controllability for linear controlled delayed difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18483,250 +18483,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Nilpotent and Solvable Approximations of Almost-Riemannian Structures</w:t>
+                <w:t xml:space="preserve">EXPONENTIAL DECAY OF SOLUTIONS OF DAMPED WAVE EQUATIONS IN ONE DIMENSIONAL SPACE IN THE L p FRAMEWORK FOR VARIOUS BOUNDARY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Manríquez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636478v2</w:t>
+                <w:t xml:space="preserve">hal-03905672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPONENTIAL DECAY OF SOLUTIONS OF DAMPED WAVE EQUATIONS IN ONE DIMENSIONAL SPACE IN THE L p FRAMEWORK FOR VARIOUS BOUNDARY CONDITIONS</w:t>
+                <w:t xml:space="preserve">General Nilpotent and Solvable Approximations of Almost-Riemannian Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Manríquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905672v1</w:t>
+                <w:t xml:space="preserve">hal-03636478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-Aided IMU-Based Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18757,64 +18757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global tracking for an underactuated ships with bounded feedback controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18845,64 +18845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lyapunov approach to Robust and Adaptive Higher Order Sliding Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18946,51 +18946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H(infini)-feedback design for linear systems subject to input saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19115,51 +19115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubins' problem on surfaces. II. Nonpositive curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19280,51 +19280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E21CBEED"/>
+    <w:nsid w:val="90608C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19511,51 +19511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-5824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105862975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Manr&#237;quez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00339-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Obeid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harmouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2974390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753540v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mortada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09552-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09550-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03197202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmiloud Mebkhout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1337909" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423619v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Protasov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid M Fridman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276960v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04447017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Ghader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2937495" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouhemou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285937" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193922v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2019125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507341v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Tayebi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2808443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2670918" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198394v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2016.2593678" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laporte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamerlain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1262967" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.11.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kateb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2535382" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3407" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Hafassa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9274-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Godoy Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Markina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9638-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064241v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140997725" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ahmed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2014.2371826" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338762v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Harmouche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Molina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120901830" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harnack" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Pelko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Rossum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004357" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen Kokkonen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-015-1508-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9972-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851671v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-014-0131-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-01-2013-317" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.898188" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578883v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmouche Mohamed" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez S. Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9672-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578133v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329540v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080737812" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2053733" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Kateb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.02.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salmoni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675988" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yakoubi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_20" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16727ABE76C97652E2456D141D12EEE8F7AAABB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37010-9_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFE2762CA8D600973E015146DAC028C33719DD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895916" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garavello" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2005035" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050626582" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mason" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Boscain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613147" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320786v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040619739" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piccoli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091323v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320783v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angeli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.860314" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012904441532" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XFLZCDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Marigo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.02.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XH7D928-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.826727" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320843v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chelouah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2003.039" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/412B0C730A9672C669F7A9A5E1BCFBD76BA6EAF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320846v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Lin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.820142" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320847v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(02)00235-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJBZN543-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320853v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.802740" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMT80GHQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2001112" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029571" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02006292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.752" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01857265v4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550168" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bahloul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442630" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.185" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01493650v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402838" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216017v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402985" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264971v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7259680" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911088v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/haptics.2014.6775487" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320829v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759966" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320823v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718121v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00092" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320825v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717638" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320811v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400813" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320810v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400507" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738782" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cherfi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631246" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320782v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582960" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320779v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Garavello" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582299" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320778v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582361" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320845v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320851v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31358-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320848v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320852v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320850v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320854v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271906" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320844v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bicchi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326800v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82982-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402649v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085162v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310106v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636478v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905672v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739112v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703669v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578908v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535711v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-5824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105862975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753540v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Manr&#237;quez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00339-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Obeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harmouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2974390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mortada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09552-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09550-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423619v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guglielmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Protasov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03197202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmiloud Mebkhout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1337909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid M Fridman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276960v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04447017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Ghader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2937495" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193922v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouhemou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285937" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2019125" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507341v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Tayebi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2808443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2670918" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamerlain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1262967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laporte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198394v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2016.2593678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.11.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Godoy Molina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Markina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9638-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Benziane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2535382" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kateb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.09.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Hafassa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9274-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harnack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Pelko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Rossum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004357" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064241v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2014.2371826" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140997725" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Molina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120901830" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Harmouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3225" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen Kokkonen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-015-1508-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9972-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.898188" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-01-2013-317" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851671v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-014-0131-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578133v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578883v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmouche Mohamed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez S. Ahmed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9672-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.05.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974885v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2053733" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329540v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080737812" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Kateb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.02.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salmoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675988" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320805v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yakoubi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16727ABE76C97652E2456D141D12EEE8F7AAABB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37010-9_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFE2762CA8D600973E015146DAC028C33719DD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895916" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040619739" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garavello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050626582" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2005035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320784v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mason" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Boscain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613147" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320789v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012904441532" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piccoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091323v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angeli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.860314" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XFLZCDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Marigo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.02.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XH7D928-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.826727" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chelouah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2003.039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/412B0C730A9672C669F7A9A5E1BCFBD76BA6EAF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320846v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Lin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.820142" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320853v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.802740" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320847v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(02)00235-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJBZN543-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMT80GHQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2001112" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029571" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02006292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.752" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bahloul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.185" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01857265v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866334v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442630" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01493650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402838" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264971v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7259680" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402985" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911088v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/haptics.2014.6775487" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320829v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759966" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320825v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718121v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00092" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717638" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320811v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400813" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320810v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400507" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738782" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cherfi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631246" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320778v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582361" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Garavello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582299" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320782v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582960" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320845v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320851v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31358-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320848v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320852v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320850v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320854v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271906" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320844v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bicchi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326800v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82982-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402649v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085162v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310106v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905672v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636478v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739112v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703669v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578908v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535711v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>