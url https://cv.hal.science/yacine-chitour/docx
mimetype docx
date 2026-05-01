--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -303,1561 +303,1561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
+                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.113-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228797v3</w:t>
+                <w:t xml:space="preserve">hal-01902740v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
+                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283964v3</w:t>
+                <w:t xml:space="preserve">hal-04401903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential Decay of Solutions of Damped Wave Equations in One Dimensional Space in the Lp Framework for Various Boundary Conditions</w:t>
+                <w:t xml:space="preserve">Approximate and exact controllability criteria for linear one-dimensional hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.38. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (105834), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568154v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weyl’s law for singular Riemannian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2023.10.004⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.2138-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1616686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902740v5</w:t>
+                <w:t xml:space="preserve">hal-04283964v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility via neural fields of visual illusions induced by localized stimuli</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exponential Decay of Solutions of Damped Wave Equations in One Dimensional Space in the Lp Framework for Various Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2024135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401903v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On universal classes of Lyapunov functions for linear switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General nilpotent and solvable approximations of almost-Riemannian structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+                <w:t xml:space="preserve">Philippe Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Manríquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111155⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.392-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2022153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753540v2</w:t>
+                <w:t xml:space="preserve">hal-04491528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
+                <w:t xml:space="preserve">Stabilization of the complex double integrator by means of a saturated linear feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28, Paper No. 43, 39 pp. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (2), pp.327-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-022-00339-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478271v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barrier function-Based Variable Gain Super-Twisting Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam Boussaada</w:t>
+                <w:t xml:space="preserve">Hussein Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (11), pp.4928-4933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2974390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669644v2</w:t>
+                <w:t xml:space="preserve">hal-04324783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for the maximal Lyapunov exponent of singularly perturbed linear switching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668881v1</w:t>
+                <w:t xml:space="preserve">hal-03669644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General nilpotent and solvable approximations of almost-Riemannian structures</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for the maximal Lyapunov exponent of singularly perturbed linear switching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Manríquez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab I. Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2022153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491528v1</w:t>
+                <w:t xml:space="preserve">hal-03668881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the complex double integrator by means of a saturated linear feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity-Aided IMU-Based Tilt and Attitude Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-022-00339-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (10), pp.5823-5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3225758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324645v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier function-Based Variable Gain Super-Twisting Controller</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2974390⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.3306--3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324783v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hautus-Yamamoto criteria for approximate and exact controllability of linear difference delay equations</w:t>
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic Lyapunov exponents for continuous-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2023049⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, Paper No. 43, 39 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-EJP932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827918v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity-Aided IMU-Based Tilt and Attitude Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Cisneros</w:t>
+                <w:t xml:space="preserve">On universal classes of Lyapunov functions for linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (10), pp.5823-5836. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3225758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271257v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lp-asymptotic stability of 1D damped wave equations with localized and linear damping</w:t>
               </w:r>
@@ -1973,64 +1973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of linear switched systems admitting a Barabanov norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,64 +2081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (4), pp.1685-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,421 +2166,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Controllability Results for the Rolling of 2-dimensional Against 3-dimensional Riemannian Manifolds — Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Prandi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1343427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.851-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10883-021-09552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792435v1</w:t>
+                <w:t xml:space="preserve">hal-04491648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional wave equation with set-valued boundary damping: well-posedness, asymptotic stability, and decay rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worst Exponential Decay Rate for Degenerate Gradient flows subject to persistent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2021067⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.3040-3067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1343427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303057v4</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability Results for the Rolling of 2-dimensional Against 3-dimensional Riemannian Manifolds — Part 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional wave equation with set-valued boundary damping: well-posedness, asymptotic stability, and decay rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Wehbe</w:t>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (4), pp.851-900. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10883-021-09552-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2021067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491648v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303057v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Results for the Rolling of 2-Dimensional Against 3-Dimensional Riemannian Manifolds—Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.755-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Yu Protasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2725,308 +2725,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Input to state estimates for 2D damped wave equations with localized and non-linear damping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1337909⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197202v1</w:t>
+                <w:t xml:space="preserve">hal-01961003v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gap between deterministic and probabilistic joint spectral radii for discrete-time linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak Input to state estimates for 2D damped wave equations with localized and non-linear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Kafnemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benmiloud Mebkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 613, pp.24-45. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2020.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1337909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01961003v4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier function-based adaptive higher order sliding mode controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid M Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Boarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.1207-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3216,64 +3216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.118-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad Ghader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Wehbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 119 (3-4), pp.221-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.93--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3528,51 +3528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of dissipative systems subject to nonlinear damping via Lyapunov techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,291 +3626,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$L^p$-asymptotic stability analysis of a 1D wave equation with a nonlinear damping</w:t>
+                <w:t xml:space="preserve">Stabilization for a Perturbed Chain of Integrators in Prescribed Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouhemou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.007⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1285937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193922v2</w:t>
+                <w:t xml:space="preserve">hal-02964839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization for a Perturbed Chain of Integrators in Prescribed Time</w:t>
+                <w:t xml:space="preserve">$L^p$-asymptotic stability analysis of a 1D wave equation with a nonlinear damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouhemou</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269 (10), pp.8107-8131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1285937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964839v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov-Stable Orientation Estimator for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,291 +3968,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal indirect stability of a weakly damped elastic abstract system of second order equations coupled by velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Ghader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (3), pp.1047-1086. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.2789-2818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.3265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2019125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268119v1</w:t>
+                <w:t xml:space="preserve">hal-04488143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal indirect stability of a weakly damped elastic abstract system of second order equations coupled by velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal holonomy and foliated manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Abdallah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Erlend Grong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.2789-2818. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.1047-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2019125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/aif.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488143v1</w:t>
+                <w:t xml:space="preserve">hal-01268119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Attitude Tracking Control of Rigid Body Systems with Unknown Inertia and Gyro-bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,64 +4312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Super-Twisting for Perturbed Chains of Integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,174 +4410,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistently damped transport on a network of circles</w:t>
+                <w:t xml:space="preserve">A characterization of switched linear control systems with finite L 2 -gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 369 (6), pp.3841-3881. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.1825-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/tran/6778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tac.2016.2593678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999743v1</w:t>
+                <w:t xml:space="preserve">hal-01198394v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of perturbed chains of integrators using Lyapunov-based homogeneous controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,131 +4735,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of switched linear control systems with finite L 2 -gain</w:t>
+                <w:t xml:space="preserve">Persistently damped transport on a network of circles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.1825-1837. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 369 (6), pp.3841-3881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tac.2016.2593678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/tran/6778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198394v3</w:t>
+                <w:t xml:space="preserve">hal-00999743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of classes of linear control systems with bounds on the feedback and its successive derivatives</w:t>
               </w:r>
@@ -4943,187 +4943,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Against a Sphere The Non-transitive Case</w:t>
+                <w:t xml:space="preserve">Generic properties of the spectrum of the Stokes system with Dirichlet boundary condition in R-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Godoy Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+                <w:t xml:space="preserve">D. Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Markina</w:t>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.2542-2562. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.119-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12220-015-9638-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307514v1</w:t>
+                <w:t xml:space="preserve">hal-02307512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-free attitude stabilization with inertial vector measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,1569 +5294,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic properties of the spectrum of the Stokes system with Dirichlet boundary condition in R-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal Holonomy for Affine Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Hafassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.413-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10883-015-9274-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307512v1</w:t>
+                <w:t xml:space="preserve">hal-02307515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Holonomy for Affine Manifolds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic controllability of the bilinear Schrödinger equation on 1-D domains: the case of measurable potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendiconti dell'Istituto di Matematica dell'Universita di Trieste: an International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307515v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L$^1$-minimization for mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (3), pp.1245-1265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1013274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic controllability of the bilinear Schrödinger equation on 1-D domains: the case of measurable potentials</w:t>
+                <w:t xml:space="preserve">Stability of non-autonomous difference equations with applications to transport and wave propagation on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti dell'Istituto di Matematica dell'Universita di Trieste: an International Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.563-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292270v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139814v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong iISS for a class of systems under saturated feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Azouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.272 - 280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non-autonomous difference equations with applications to transport and wave propagation on networks</w:t>
+                <w:t xml:space="preserve">Rolling Against a Sphere The Non-transitive Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Godoy Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Markina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, pp.563-601. </w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.2542-2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12220-015-9638-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139814v4</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Neuronal Networks with Homeostatic Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric and asymptotic properties associated with linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Harnack</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark van Rossum</w:t>
+                <w:t xml:space="preserve">Moussa Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 259 (11), pp.5582-5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098491v1</w:t>
+                <w:t xml:space="preserve">hal-01064241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and asymptotic properties associated with linear switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of PEMFC Air-Feed System using Lyapunov-based Robust and Adaptive Higher Order Sliding ModeControl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.1594-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2014.2371826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064241v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of PEMFC Air-Feed System using Lyapunov-based Robust and Adaptive Higher Order Sliding ModeControl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Lp-stabilization of integrator chains subject to input saturation using Lyapunov-based homogeneous design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tcst.2014.2371826⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.2406-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140997725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271294v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lp-stabilization of integrator chains subject to input saturation using Lyapunov-based homogeneous design.</w:t>
+                <w:t xml:space="preserve">On the Controllability of the Rolling Problem onto the Hyperbolic n-space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53 (4), pp.2406-2423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140997725⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.948-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120901830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271283v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Controllability of the Rolling Problem onto the Hyperbolic n-space.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target point-based path-following controller for a car-type vehicle using bounded controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120901830⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (15), pp.2705-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271288v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target point-based path-following controller for a car-type vehicle using bounded controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+                <w:t xml:space="preserve">Stability of Neuronal Networks with Homeostatic Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Pelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Harmouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Mark van Rossum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (15), pp.2705-2725. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), pp.e1004357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.3225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338762v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetries of the rolling model</w:t>
+                <w:t xml:space="preserve">On the Convergence of Maronna's M-Estimators of Scatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Kokkonen Kokkonen</w:t>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00209-015-1508-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.709-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2367547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271285v1</w:t>
+                <w:t xml:space="preserve">hal-01251753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence of Maronna's M-Estimators of Scatter</w:t>
+                <w:t xml:space="preserve">Symmetries of the rolling model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Petri Kokkonen Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (6), pp.709-712. </w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 281 (4), pp.783-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2014.2367547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00209-015-1508-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251753v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling Manifolds of Different Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,443 +6910,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global tracking for underactuated ships with bounded feedback controllers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+                <w:t xml:space="preserve">Generalized Robust Shrinkage Estimator and Its Application to STAP Detection Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.898188⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (21), pp.5640 - 5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2355779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320830v1</w:t>
+                <w:t xml:space="preserve">hal-01104004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Robust Shrinkage Estimator and Its Application to STAP Detection Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth rates for persistently excited linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yihui Quek</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Colonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2355779⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.589-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-014-0131-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104004v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Event-Controlled Online Trajectory Generator Based on the Human-Robot Interaction Force Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (1), pp.15-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IR-01-2013-317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rates for persistently excited linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global tracking for underactuated ships with bounded feedback controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.589-616. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (10), pp.2035-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-014-0131-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.898188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851671v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Steering Method for Nonholonomic Systems</w:t>
               </w:r>
@@ -7358,51 +7358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 254, pp.1903-1956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.801-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7534,443 +7534,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00610345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the marginal instability of linear switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path following for a target point attached to a unicycle type vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmouche Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayez S. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.04.005⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (1), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-012-9672-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00578133v4</w:t>
+                <w:t xml:space="preserve">hal-00578883v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
+                <w:t xml:space="preserve">Rolling manifolds on space forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.927-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493444v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path following for a target point attached to a unicycle type vehicle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal control models of the goal-oriented human locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fayez S. Ahmed</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (1), pp.29-43. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1), pp.147-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10440-012-9672-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100799344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578883v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling manifolds on space forms</w:t>
+                <w:t xml:space="preserve">On the marginal instability of linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petri Kokkonen</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (6), pp.927-954. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320824v1</w:t>
+                <w:t xml:space="preserve">inria-00578133v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t>
               </w:r>
@@ -8079,222 +8079,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A motion planning algorithm for the rolling-body problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the stabilization of persistently excited linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2053733⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (6), pp.4032-4055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080737812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974885v1</w:t>
+                <w:t xml:space="preserve">hal-00329540v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of persistently excited linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A motion planning algorithm for the rolling-body problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (6), pp.4032-4055. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.827--836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/080737812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2053733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329540v3</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral controllability for 2D and 3D linear Schrödinger equations</w:t>
               </w:r>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalil Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256 (12), pp.3916-3976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8391,1095 +8391,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+                <w:t xml:space="preserve">Limit time optimal synthesis for a control-affine system on S2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chitour</w:t>
+                <w:t xml:space="preserve">Rebecca Salmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.111-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060675988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816367v1</w:t>
+                <w:t xml:space="preserve">hal-02320804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform stabilization for linear systems with persistency of excitation. The neutrally stable and the double integrator cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-008-0024-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086397v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit time optimal synthesis for a control-affine system on S2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact maximum likelihood estimates for sirv covariance matrix: Existence and algorithm analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/060675988⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (10), pp.4563-4573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.927464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320804v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform stabilization for linear systems with persistency of excitation. The neutrally stable and the double integrator cases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+                <w:t xml:space="preserve">Covariance Structure Maximum-Likelihood Estimates in Compound Gaussian Noise: Existence and Algorithm Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-008-0024-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.901652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132968v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact maximum likelihood estimates for sirv covariance matrix: Existence and algorithm analysis</w:t>
+                <w:t xml:space="preserve">Singular trajectories of control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (10), pp.4563-4573. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (2), pp.1078--1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.927464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/060663003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353594v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Characterization of the Covariance Matrix Maximum Likelihood Estimate in Spherically Invariant Random Processes</w:t>
+                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of delay linear systems subject to input saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pascal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Karim Yakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 352, pp.329-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49556-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00158259v1</w:t>
+                <w:t xml:space="preserve">hal-02320805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of delay linear systems subject to input saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">On the stabilization of linear discrete-time delay systems subject to input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 352, pp.329-341. </w:t>
+              <w:t xml:space="preserve">, 2007, 346, pp.421-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49556-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-37010-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320805v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stabilization of linear discrete-time delay systems subject to input saturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Linear systems subject to input saturation and time delay Global asymptotic stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture notes in control and information sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 346, pp.421-455. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.874-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-37010-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320806v1</w:t>
+                <w:t xml:space="preserve">hal-02320808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear systems subject to input saturation and time delay Global asymptotic stabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Existence and Characterization of the Covariance Matrix Maximum Likelihood Estimate in Spherically Invariant Random Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320808v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubins' problem on surfaces II Nonpositive curvature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genericity results for singular curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (2), pp.457-482. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), pp.45-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/040619739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320786v1</w:t>
+                <w:t xml:space="preserve">hal-00086357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
               </w:r>
@@ -9554,970 +9567,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genericity results for singular curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/jdg/1146680512⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2006.1.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086357v1</w:t>
+                <w:t xml:space="preserve">hal-01090325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear systems subject to input saturation and time delay Finite-gain L-p-stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (3), pp.1084-1115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/050626582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuation method for motion-planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (1), pp.139-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv2005035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">Common polynomial Lyapunov functions for linear switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2006.1.219⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (1), pp.226-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040613147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090325v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common polynomial Lyapunov functions for linear switched systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">U Boscain</w:t>
+                <w:t xml:space="preserve">Dubins' problem on surfaces II Nonpositive curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 45 (1), pp.226-245. </w:t>
+              <w:t xml:space="preserve">, 2006, 45 (2), pp.457-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/040613147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/040619739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320784v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-optimal synthesis for left-invariant control systems on SO(3)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic circles and timing of traffic lights for cars flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.599-630</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320789v1</w:t>
+                <w:t xml:space="preserve">hal-02320776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic circles and timing of traffic lights for cars flow</w:t>
+                <w:t xml:space="preserve">Dubins' problem on surfaces. I. Nonnegative curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Piccoli</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (3), pp.599-630</w:t>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.565-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320776v1</w:t>
+                <w:t xml:space="preserve">hal-00091323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubins' problem on surfaces. I. Nonnegative curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear systems subject to input saturation an time delay Global asymptotic and L-P-stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Yakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 340 (9), pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2005.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091323v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stabilization via saturated feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (12), pp.1997-2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2005.860314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear systems subject to input saturation an time delay Global asymptotic and L-P-stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Yakoubi</w:t>
+                <w:t xml:space="preserve">Time-optimal synthesis for left-invariant control systems on SO(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (1), pp.111-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0363012904441532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2005.03.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02320785v1</w:t>
+                <w:t xml:space="preserve">hal-02320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization of the rolling-body problem with applications to motion planning</w:t>
               </w:r>
@@ -10717,225 +10717,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the motion planning of rolling surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Chelouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (5), pp.727-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/form.2003.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086321v1</w:t>
+                <w:t xml:space="preserve">hal-02320843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the motion planning of rolling surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic properties of singular trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mathematicum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (1), pp.49--52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02320843v1</w:t>
+                <w:t xml:space="preserve">hal-00086321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Gain lp Stabilization of Discrete-Time Linear Systems Subject to Actuator Saturation The Case of p = 1</w:t>
               </w:r>
@@ -11006,195 +11006,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying high-gain observers for numerical differentiation</w:t>
+                <w:t xml:space="preserve">Path planning on compact Lie groups using a homotopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (9), pp.1565-1569. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (5), pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2002.802740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-6911(02)00235-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320853v1</w:t>
+                <w:t xml:space="preserve">hal-02320847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path planning on compact Lie groups using a homotopy method</w:t>
+                <w:t xml:space="preserve">Time-varying high-gain observers for numerical differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (9), pp.1565-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2002.802740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-6911(02)00235-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02320847v1</w:t>
+                <w:t xml:space="preserve">hal-02320853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability for discrete systems with a finite control set</w:t>
               </w:r>
@@ -11432,64 +11432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11536,51 +11536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical origins of MacKay-type visual illusions: A case for the non-linearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11621,304 +11621,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducing Sensory Induced Hallucinations via Neural Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Tamekue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868901v1</w:t>
+                <w:t xml:space="preserve">hal-03719161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing Sensory Induced Hallucinations via Neural Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719161v1</w:t>
+                <w:t xml:space="preserve">hal-03868901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11965,103 +11965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12108,64 +12108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decay rate for degenerate gradient flows subject to persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.1709-1714, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12212,51 +12212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a perturbed chain of integrators in prescribed time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12316,64 +12316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.587-592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12407,51 +12407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a 1D wave equation with a nonmonotone distributed damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12505,560 +12505,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot With and Without Payload.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
+                <w:t xml:space="preserve">Stability results for infinite-dimensional linear control systems subject to saturations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on System Identification, SYSID 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.185⟩</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2995-3000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866381v1</w:t>
+                <w:t xml:space="preserve">hal-01857265v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for infinite-dimensional linear control systems subject to saturations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swann Marx</w:t>
+                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot: a constrained nonlinear WLS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2995-3000, </w:t>
+              <w:t xml:space="preserve">IEEE MED'18 : The 26th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.21-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857265v4</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot: a constrained nonlinear WLS approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Dynamic Parameters Identification of an Industrial Robot With and Without Payload.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MED'18 : The 26th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.21-26, </w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on System Identification, SYSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Jul 2018, Stockholm, Sweden. pp.443-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2018.8442630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866334v1</w:t>
+                <w:t xml:space="preserve">hal-01866381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a point-wise dissipation rate enough to show ISS for time-delay systems?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+                <w:t xml:space="preserve">Tilt estimator for 3D non-rigid pendulum based on a tri-axial accelerometer and gyrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2014⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Humanoid Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/humanoids.2017.8246968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493650v1</w:t>
+                <w:t xml:space="preserve">hal-01499167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt estimator for 3D non-rigid pendulum based on a tri-axial accelerometer and gyrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+                <w:t xml:space="preserve">Is a point-wise dissipation rate enough to show ISS for time-delay systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/humanoids.2017.8246968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499167v3</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of multiple integrators by a bounded feedback with constraints on its successive derivatives</w:t>
               </w:r>
@@ -13142,265 +13142,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong iISS for neutrally stable systems by saturated linear state feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-Barabanov Semigroups and Finiteness of the $L_2$-Induced Gain for Switched Linear Control Systems: Case of Full-State Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China. pp.459 - 463, </w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7259680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264971v1</w:t>
+                <w:t xml:space="preserve">hal-01216017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Barabanov Semigroups and Finiteness of the $L_2$-Induced Gain for Switched Linear Control Systems: Case of Full-State Observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong iISS for neutrally stable systems by saturated linear state feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
+              <w:t xml:space="preserve">34th IEEE Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hangzhou, China. pp.459 - 463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7402985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ChiCC.2015.7259680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216017v1</w:t>
+                <w:t xml:space="preserve">hal-01264971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Trajectory Generator-Based Impedance Control For Co-manipulation Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13447,51 +13447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage covariance matrix estimator applied to STAP detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13551,64 +13551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rolling problem overview and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Godoy Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting on Geometric Control Theory and Sub-Riemannian Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cortona, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13642,77 +13642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Barabanov norms and extremal trajectories associated with continuous-time linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control CDC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.716-721, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13740,416 +13740,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Adaptive Higher Order Sliding mode controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Target-point based path following controller for car-type vehicle using bounded feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Annual Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320825v1</w:t>
+                <w:t xml:space="preserve">hal-02320823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la comanipulation homme-robot pour des tâches de manutention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">On Human-Robot Co-manipulation for Handling Tasks: Modeling and Control Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique 2012, (CIFA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.710, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718121v1</w:t>
+                <w:t xml:space="preserve">hal-00734288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target-point based path following controller for car-type vehicle using bounded feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+                <w:t xml:space="preserve">Sur la comanipulation homme-robot pour des tâches de manutention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Annual Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, United States</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique 2012, (CIFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320823v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Human-Robot Co-manipulation for Handling Tasks: Modeling and Control Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
+                <w:t xml:space="preserve">Robust and Adaptive Higher Order Sliding mode controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st IEEE Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734288v1</w:t>
+                <w:t xml:space="preserve">hal-02320825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Explicit Desingularization Procedure for General Nonholonomic Systems</w:t>
               </w:r>
@@ -14161,51 +14161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14278,51 +14278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14369,64 +14369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Marginal Instability of Linear Switched Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14454,378 +14454,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
+                <w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Bayen</w:t>
+                <w:t xml:space="preserve">Ying Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mason</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400873⟩</w:t>
+              <w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320802v1</w:t>
+                <w:t xml:space="preserve">hal-00366232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral controllability for 2D and 3D linear Schrödinger equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Beauchard</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of an optimal control problem connected to the human locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruixing Long</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.3417-3422, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2248-2253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320811v1</w:t>
+                <w:t xml:space="preserve">hal-02320802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic practical stabilization of sampled-data linear distributed parameter systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+                <w:t xml:space="preserve">Spectral controllability for 2D and 3D linear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalil Kateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48h IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.3417-3422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5399931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366232v2</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global steering method for general dynamical nonholonomic systems</w:t>
               </w:r>
@@ -14837,51 +14837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.27-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14941,51 +14941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control held jointly with 2009 28th Chinese Control Conference, CDC/CCC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2112-2116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15032,51 +15032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stabilization of permanently excited linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Shanghai, China. pp.1100-1105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15110,77 +15110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit time optimal synthesis for a two-level quantum system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Salmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15253,64 +15253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New Orleans, United States. pp.6394-6399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15442,577 +15442,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of the Dubins problem on surfaces</w:t>
+                <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, seville, Spain. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320778v1</w:t>
+                <w:t xml:space="preserve">hal-00086464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of continuous-time delay linear systems subject to input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Yakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Garavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582299⟩</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320779v1</w:t>
+                <w:t xml:space="preserve">hal-02320782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and finite-gain stabilizability of continuous-time delay linear systems subject to input saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Yakoubi</w:t>
+                <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
+              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1583263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320782v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular trajectories of driftless and control-affine systems</w:t>
+                <w:t xml:space="preserve">On conditions that prevent steady-state controllability of certain linear partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Garavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582278⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086464v1</w:t>
+                <w:t xml:space="preserve">hal-02320779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the PE stabilization of time-varying systems: open questions and preliminary answers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controllability of the Dubins problem on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision Control/European Control Conference (CCD-ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1583263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2005.1582361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364064v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the minimal degree of a common Lyapunov function for planar switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16154,77 +16154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibria and stability analysis of a branched metabolic network with feedback inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16243,260 +16243,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Optimal Synthesis for a so(3)-left-invariant Control System on a Sphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantization of the rolling-body problem with applications to motion planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2003, Maui, United States. pp.2740-2745</w:t>
+              <w:t xml:space="preserve">, Dec 2003, Maui, United States. pp.1345-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320848v1</w:t>
+                <w:t xml:space="preserve">hal-02320852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization of the rolling-body problem with applications to motion planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Optimal Synthesis for a so(3)-left-invariant Control System on a Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2003, Maui, United States. pp.1345-1502</w:t>
+              <w:t xml:space="preserve">, Dec 2003, Maui, United States. pp.2740-2745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320852v1</w:t>
+                <w:t xml:space="preserve">hal-02320848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on robust stabilization via saturated feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Maui, United States. pp.4445-4450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16612,51 +16612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion planning of rolling surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Chelouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16694,51 +16694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control of a satellite with two rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16929,64 +16929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Stability of Continuous-Time Switched Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 105, 2025, Progress in Nonlinear Differential Equations and Their Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-82982-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17045,51 +17045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal determinants: the periodic one-dimensional essentially bounded case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17170,51 +17170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MacKay-Type Visual Illusions via Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17265,51 +17265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of Keplerian Motion with Low-Thrust Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17382,51 +17382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Mazanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jamal Daafouz and Sophie Tarbouriech and Mario Sigalotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Systems with Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.85-120, 2013, 978-1-84821-527-6. </w:t>
@@ -17477,51 +17477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecture Notes in Control and Information Sciences 328. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Control Systems Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.171--198, 2006, </w:t>
@@ -17572,64 +17572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of a Metabolic Model with Sequential Feedback Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Benvenuti, Alberto De Santis, Lorenzo Farina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Systems: Proceedings of the First Multidisciplinary International Symposium on Positive Systems: Theory and Applications (POSTA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, Springer Berlin Heidelberg, pp.143-150, 2003, </w:t>
@@ -17693,229 +17693,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Berger-Wang formula for impulsive switched systems</w:t>
+                <w:t xml:space="preserve">Strong Stability of Linear Functional Equations with Distributed Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Gonçalves Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Mazanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137462v3</w:t>
+                <w:t xml:space="preserve">hal-05337430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Stability of Linear Functional Equations with Distributed Delays</w:t>
+                <w:t xml:space="preserve">A Berger-Wang formula for impulsive switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337430v1</w:t>
+                <w:t xml:space="preserve">hal-05137462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Withdrawal of: Solution of the Ovals problem</w:t>
               </w:r>
@@ -17940,51 +17940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Denzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18041,64 +18041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18251,51 +18251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of the visual MacKay effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Tamekue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Prandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18339,51 +18339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov functions for linear damped wave equations in one-dimensional space with dynamic boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18414,51 +18414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corona theorem for an algebra of Radon measures with an application to exact controllability for linear controlled delayed difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18483,250 +18483,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPONENTIAL DECAY OF SOLUTIONS OF DAMPED WAVE EQUATIONS IN ONE DIMENSIONAL SPACE IN THE L p FRAMEWORK FOR VARIOUS BOUNDARY CONDITIONS</w:t>
+                <w:t xml:space="preserve">General Nilpotent and Solvable Approximations of Almost-Riemannian Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Manríquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905672v1</w:t>
+                <w:t xml:space="preserve">hal-03636478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Nilpotent and Solvable Approximations of Almost-Riemannian Structures</w:t>
+                <w:t xml:space="preserve">EXPONENTIAL DECAY OF SOLUTIONS OF DAMPED WAVE EQUATIONS IN ONE DIMENSIONAL SPACE IN THE L p FRAMEWORK FOR VARIOUS BOUNDARY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Manríquez</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636478v2</w:t>
+                <w:t xml:space="preserve">hal-03905672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-Aided IMU-Based Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18751,246 +18751,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global tracking for an underactuated ships with bounded feedback controllers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Lyapunov approach to Robust and Adaptive Higher Order Sliding Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739112v1</w:t>
+                <w:t xml:space="preserve">hal-00703669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lyapunov approach to Robust and Adaptive Higher Order Sliding Mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Global tracking for an underactuated ships with bounded feedback controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703669v2</w:t>
+                <w:t xml:space="preserve">hal-00739112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H(infini)-feedback design for linear systems subject to input saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19021,51 +19021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling Manifolds: Intrinsic Formulation and Controllability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petri Kokkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19115,51 +19115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubins' problem on surfaces. II. Nonpositive curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19280,51 +19280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90608C5D"/>
+    <w:nsid w:val="004133F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19511,51 +19511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-5824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105862975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753540v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Manr&#237;quez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00339-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Obeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harmouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2974390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mortada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09552-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09550-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423619v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guglielmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Protasov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03197202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmiloud Mebkhout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1337909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid M Fridman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276960v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04447017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Ghader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2937495" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193922v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouhemou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285937" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2019125" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507341v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Tayebi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2808443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2670918" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamerlain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1262967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laporte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198394v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2016.2593678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.11.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Godoy Molina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Markina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9638-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Benziane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2535382" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307512v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kateb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.09.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Hafassa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9274-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harnack" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Pelko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Rossum" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004357" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064241v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2014.2371826" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140997725" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Molina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120901830" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Harmouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3225" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen Kokkonen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-015-1508-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9972-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.898188" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-01-2013-317" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851671v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-014-0131-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578133v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578883v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmouche Mohamed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez S. Ahmed" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9672-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.05.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974885v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2053733" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329540v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080737812" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Kateb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.02.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salmoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675988" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320805v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yakoubi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16727ABE76C97652E2456D141D12EEE8F7AAABB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37010-9_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFE2762CA8D600973E015146DAC028C33719DD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895916" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040619739" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garavello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050626582" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2005035" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320784v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mason" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Boscain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613147" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320789v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012904441532" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320776v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piccoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091323v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320783v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angeli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.860314" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XFLZCDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Marigo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.02.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XH7D928-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.826727" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chelouah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2003.039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/412B0C730A9672C669F7A9A5E1BCFBD76BA6EAF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320846v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Lin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.820142" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320853v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.802740" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320847v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(02)00235-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJBZN543-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMT80GHQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2001112" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029571" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02006292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.752" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bahloul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.185" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01857265v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866334v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442630" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01493650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402838" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264971v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7259680" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402985" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911088v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/haptics.2014.6775487" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320829v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759966" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320825v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718121v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00092" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717638" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320811v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400813" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320810v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400507" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738782" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cherfi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631246" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320778v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582361" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320779v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Garavello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582299" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320782v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582960" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320845v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320851v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31358-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320848v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320852v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320850v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320854v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271906" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320844v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bicchi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326800v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82982-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402649v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085162v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310106v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905672v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636478v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739112v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703669v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578908v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535711v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-5824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105862975" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gon&#231;alves Netto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401903v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2024135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228797v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105834" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283964v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Manr&#237;quez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00339-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Obeid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harmouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2974390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827918v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2023049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478271v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753540v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111155" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03196874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Kafnemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebkhout Benmiloud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mortada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wehbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09552-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1343427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303057v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-021-09550-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423619v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Guglielmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu Protasov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961003v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2020.12.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03197202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benmiloud Mebkhout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1337909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid M Fridman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276960v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boarotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757343v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04447017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Ghader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575576v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2937495" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02964839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouhemou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1285937" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193922v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2019125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01268119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507341v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Tayebi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2018.2808443" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2670918" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198394v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2016.2593678" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307511v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hamerlain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1262967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Laporte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070141" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/6778" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.11.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kateb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Long" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Benziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Benziane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Seba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallegue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2535382" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Hafassa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-015-9274-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139814v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02307514v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Godoy Molina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Markina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-015-9638-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064241v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gaye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.07.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Ahmed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2014.2371826" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140997725" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271288v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Molina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120901830" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Harmouche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098491v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harnack" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Pelko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Rossum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004357" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2367547" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kokkonen Kokkonen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-015-1508-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01271291v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9972-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Quek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2355779" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851671v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Colonius" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-014-0131-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-01-2013-317" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.898188" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2012.11.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610345v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848153" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578883v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmouche Mohamed" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez S. Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9672-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799344" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578133v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2012.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329540v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080737812" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2053733" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Kateb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.02.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salmoni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060675988" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Loria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-008-0024-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.927464" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chitour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.901652" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086397v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060663003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Yakoubi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49556-7_20" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16727ABE76C97652E2456D141D12EEE8F7AAABB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-37010-9_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDFE2762CA8D600973E015146DAC028C33719DD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895916" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ovarlez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086357v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1146680512" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garavello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090325v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bastin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2006.1.219" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050626582" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2005035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mason" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Boscain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040613147" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320786v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040619739" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Piccoli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091323v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XFLZCDL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320783v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angeli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.860314" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320789v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0363012904441532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Marigo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2005.02.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XH7D928-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.826727" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320843v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chelouah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2003.039" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/412B0C730A9672C669F7A9A5E1BCFBD76BA6EAF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320846v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongli Lin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2003.820142" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320847v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-6911(02)00235-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJBZN543-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320853v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2002.802740" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMT80GHQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320856v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv2001112" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03894606v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1613" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898022" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020089v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2246" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418557v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029571" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02006292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.752" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01857265v4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550168" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bahloul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442630" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.185" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01493650v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133844v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402838" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216017v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7402985" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264971v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ChiCC.2015.7259680" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911088v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/haptics.2014.6775487" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104073v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2014.6884641" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320829v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6759966" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320823v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734288v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00092" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718121v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320825v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320826v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717402" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717396" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2010.5717638" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366232v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5399931" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320802v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400873" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320811v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400813" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400197" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320810v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400393" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589702v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400507" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320807v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738782" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2007.4434374" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320787v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cherfi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIMCA.2005.1631246" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086464v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582278" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320782v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582960" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364064v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1583263" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320779v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Garavello" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582299" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320778v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2005.1582361" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320845v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320851v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31358-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320852v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320848v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320850v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320854v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271906" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320844v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320858v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bicchi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326800v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82982-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270320v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38299-4_52" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402649v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110430394-011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923619v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639856.ch4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086402v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44928-7_20" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337430v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974901v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Denzler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04885315v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Monti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085162v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310106v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636478v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905672v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703669v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739112v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578908v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535711v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070625v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>