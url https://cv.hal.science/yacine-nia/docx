--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yacine NIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy Head of the Staphylococcus, Bacillus & Clostridia Unit | Deputy Director, EU Reference Laboratory for CPSExpert in food safety and bacterial toxins. Leading activities at the National Reference Laboratory for Coagulase-Positive Staphylococci (CPS) and the EU Reference Laboratory for CPS. Specialized in enterotoxin detection using ELISA and mass spectrometry. Active contributor to international standardization and EU projects developing advanced analytical tools for toxin characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT Staphylocoques de la société française de la microbiologie; Centre National de référence des Staphylocoques, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can European Union Reference Laboratories contribute to food safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Dubaï international food safety conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubaï international food safety conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report on the detection of novel staphylococcal enterotoxins during Staphylococcal food poisoning outbreak investigations using an in-house ELISA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro Latino 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP); Brazilian Society of Microbiology (SBM), Oct 2025, Aracaju (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Staphylococcus aureus in Food Safety: An Overview of Genomic Typing Methods Toward Harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Society for Food Microbiology, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG SANTE and European Reference Laboratories after 20 years of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Plantady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, food safety laboratory; French Society of Microbiology; International Committee on Food Microbiology and Hygiene (ICFMH), Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and characterize food poisoning outbreaks due to bacterial toxins? the example of staphylococcal enterotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine NIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubai International Food Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubai International Food Safety Conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGTIS 2025 French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relatedness of Staphylococcus aureus isolates within food outbreaks by single nucleotide polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Nieuwenhuysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP’s European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAFP’s European Symposium on Food Safety, May 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Biofilm Formation Ability and Antibiotic Resistance of Staphylococcus aureus Isolates from Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mechoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2024.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods” [Food Microbiol. volume 125, January 2025, 104625]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kourtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.104648. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.535. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16120535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Characterization of Staphylococcus aureus Isolated from Nasal Samples of Healthy Dairy Goats in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelen Campaña-Burguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen González-Azcona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), pp.408. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13050408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal food poisoning outbreaks occurred in Sicily (Italy) from 2009 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cardamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppa Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.11667. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijfs.2024.11667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04665723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Food Poisoning Due to Staphylococcal Enterotoxin Type B in Döner Kebab (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Carrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1139. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12091139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of enterotoxigenic Staphylococcus argenteus as a foodborne pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 394, pp.110182. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enterotoxin gene profiles and enterotoxin production of $Staphylococcus\ aureus$ strains isolated from artisanal cheeses in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Minutillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (21), pp.4019. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12214019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Detection of 24 Staphylococcal Enterotoxins in Culture Supernatant Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-Down Mass Spectrometry for Trace Level Quantification of Staphylococcal Enterotoxin A Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory proficiency tests for the detection of staphylococcal enterotoxin type A in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaarschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leeser-Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal Enterotoxin Gene Cluster: Prediction of Enterotoxin (SEG and SEI) Production and of the Source of Food Poisoning on the Basis of v Saβ Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Schwendimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02662-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Standard method EN ISO 19020 - microbiology of the food chain — Horizontal method for the immunoenzymatic detection of staphylococcal enterotoxins in foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 354, pp.109319. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Staphylococcus aureus Enterotoxins Types A to I and Variants in Dairy Food Products by Multiplex Immuno-LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.2603-2610. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04455054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight Into the Distribution of Staphylococci and Their Enterotoxins in Cheeses Under Natural Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Manila Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrino Macori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of A Staphylococcal Food Poisoning Outbreak in A Workplace Canteen during the Post-Earthquake Reconstruction of Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Petruzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.523. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10120523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development and inter-laboratory comparison about the determination of titanium from titanium dioxide nanoparticles in tissues by inductively coupled plasma mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Krystek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Tentschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3853-3861. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P20-01: First certified reference materials (CRMs) to improve the reliability of biological toxins detection, identification and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeleny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Busschots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Worbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dorner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023): TOXICOLOGY - MULTIDISCIPLINARY SCIENCE LEADING TO SAFER AND SUSTAINABLE LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 384 (Supplement 1), pp.S232, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4274(23)00798-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive and specific detection of staphylococcal enterotoxins SEA, SEG, SEH, and SEI by immunoassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Goulard-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Devilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp 130, 2021, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins13020130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yacine NIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy Head of the Staphylococcus, Bacillus & Clostridia Unit | Deputy Director, EU Reference Laboratory for CPSExpert in food safety and bacterial toxins. Leading activities at the National Reference Laboratory for Coagulase-Positive Staphylococci (CPS) and the EU Reference Laboratory for CPS. Specialized in enterotoxin detection using ELISA and mass spectrometry. Active contributor to international standardization and EU projects developing advanced analytical tools for toxin characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT Staphylocoques de la société française de la microbiologie; Centre National de référence des Staphylocoques, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can European Union Reference Laboratories contribute to food safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Dubaï international food safety conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubaï international food safety conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report on the detection of novel staphylococcal enterotoxins during Staphylococcal food poisoning outbreak investigations using an in-house ELISA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro Latino 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP); Brazilian Society of Microbiology (SBM), Oct 2025, Aracaju (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Staphylococcus aureus in Food Safety: An Overview of Genomic Typing Methods Toward Harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Society for Food Microbiology, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG SANTE and European Reference Laboratories after 20 years of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Plantady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, food safety laboratory; French Society of Microbiology; International Committee on Food Microbiology and Hygiene (ICFMH), Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and characterize food poisoning outbreaks due to bacterial toxins? the example of staphylococcal enterotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine NIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubai International Food Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubai International Food Safety Conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGTIS 2025 French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relatedness of Staphylococcus aureus isolates within food outbreaks by single nucleotide polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Nieuwenhuysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP’s European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAFP’s European Symposium on Food Safety, May 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Biofilm Formation Ability and Antibiotic Resistance of Staphylococcus aureus Isolates from Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mechoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2024.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods” [Food Microbiol. volume 125, January 2025, 104625]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kourtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.104648. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.535. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16120535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Characterization of Staphylococcus aureus Isolated from Nasal Samples of Healthy Dairy Goats in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelen Campaña-Burguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen González-Azcona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), pp.408. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13050408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal food poisoning outbreaks occurred in Sicily (Italy) from 2009 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cardamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppa Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.11667. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijfs.2024.11667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04665723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of enterotoxigenic Staphylococcus argenteus as a foodborne pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 394, pp.110182. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Food Poisoning Due to Staphylococcal Enterotoxin Type B in Döner Kebab (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Carrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12091139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enterotoxin gene profiles and enterotoxin production of $Staphylococcus\ aureus$ strains isolated from artisanal cheeses in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Minutillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (21), pp.4019. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12214019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Detection of 24 Staphylococcal Enterotoxins in Culture Supernatant Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-Down Mass Spectrometry for Trace Level Quantification of Staphylococcal Enterotoxin A Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory proficiency tests for the detection of staphylococcal enterotoxin type A in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaarschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leeser-Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal Enterotoxin Gene Cluster: Prediction of Enterotoxin (SEG and SEI) Production and of the Source of Food Poisoning on the Basis of v Saβ Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Schwendimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02662-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Standard method EN ISO 19020 - microbiology of the food chain — Horizontal method for the immunoenzymatic detection of staphylococcal enterotoxins in foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 354, pp.109319. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Staphylococcus aureus Enterotoxins Types A to I and Variants in Dairy Food Products by Multiplex Immuno-LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.2603-2610. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04455054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight Into the Distribution of Staphylococci and Their Enterotoxins in Cheeses Under Natural Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Manila Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrino Macori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of A Staphylococcal Food Poisoning Outbreak in A Workplace Canteen during the Post-Earthquake Reconstruction of Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Petruzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.523. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10120523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development and inter-laboratory comparison about the determination of titanium from titanium dioxide nanoparticles in tissues by inductively coupled plasma mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Krystek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Tentschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3853-3861. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P20-01: First certified reference materials (CRMs) to improve the reliability of biological toxins detection, identification and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeleny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Busschots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Worbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dorner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023): TOXICOLOGY - MULTIDISCIPLINARY SCIENCE LEADING TO SAFER AND SUSTAINABLE LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 384 (Supplement 1), pp.S232, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4274(23)00798-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive and specific detection of staphylococcal enterotoxins SEA, SEG, SEH, and SEI by immunoassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Goulard-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Devilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp 130, 2021, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins13020130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vingadassalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plantady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine NIA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Nieuwenhuysen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Byrne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kourtis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cardamone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Oliveri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sciortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijfs.2024.11667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Carrella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mutel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110182" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanco-Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00886" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaarschmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leeser-Boek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krause" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Schwendimann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02662-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neveux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07545" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Manila Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrino Macori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Guidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duranti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Petruzzelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Krystek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Tentschert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7580-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeleny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busschots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Worbs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00798-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goulard-Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vingadassalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plantady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine NIA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Nieuwenhuysen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Byrne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kourtis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cardamone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Oliveri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sciortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijfs.2024.11667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Romano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Carrella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanco-Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00886" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaarschmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leeser-Boek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krause" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Schwendimann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02662-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neveux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07545" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Manila Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrino Macori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Guidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duranti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Petruzzelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Krystek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Tentschert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7580-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeleny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busschots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Worbs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00798-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goulard-Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>