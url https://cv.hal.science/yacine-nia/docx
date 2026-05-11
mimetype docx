--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yacine NIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy Head of the Staphylococcus, Bacillus & Clostridia Unit | Deputy Director, EU Reference Laboratory for CPSExpert in food safety and bacterial toxins. Leading activities at the National Reference Laboratory for Coagulase-Positive Staphylococci (CPS) and the EU Reference Laboratory for CPS. Specialized in enterotoxin detection using ELISA and mass spectrometry. Active contributor to international standardization and EU projects developing advanced analytical tools for toxin characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT Staphylocoques de la société française de la microbiologie; Centre National de référence des Staphylocoques, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can European Union Reference Laboratories contribute to food safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Dubaï international food safety conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubaï international food safety conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report on the detection of novel staphylococcal enterotoxins during Staphylococcal food poisoning outbreak investigations using an in-house ELISA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro Latino 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP); Brazilian Society of Microbiology (SBM), Oct 2025, Aracaju (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Staphylococcus aureus in Food Safety: An Overview of Genomic Typing Methods Toward Harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Society for Food Microbiology, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG SANTE and European Reference Laboratories after 20 years of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Plantady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, food safety laboratory; French Society of Microbiology; International Committee on Food Microbiology and Hygiene (ICFMH), Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and characterize food poisoning outbreaks due to bacterial toxins? the example of staphylococcal enterotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine NIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubai International Food Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubai International Food Safety Conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGTIS 2025 French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relatedness of Staphylococcus aureus isolates within food outbreaks by single nucleotide polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Nieuwenhuysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP’s European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAFP’s European Symposium on Food Safety, May 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Biofilm Formation Ability and Antibiotic Resistance of Staphylococcus aureus Isolates from Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mechoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2024.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods” [Food Microbiol. volume 125, January 2025, 104625]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kourtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.104648. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.535. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16120535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Characterization of Staphylococcus aureus Isolated from Nasal Samples of Healthy Dairy Goats in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelen Campaña-Burguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen González-Azcona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), pp.408. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13050408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal food poisoning outbreaks occurred in Sicily (Italy) from 2009 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cardamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppa Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.11667. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijfs.2024.11667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04665723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of enterotoxigenic Staphylococcus argenteus as a foodborne pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 394, pp.110182. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Food Poisoning Due to Staphylococcal Enterotoxin Type B in Döner Kebab (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Carrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12091139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enterotoxin gene profiles and enterotoxin production of $Staphylococcus\ aureus$ strains isolated from artisanal cheeses in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Minutillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (21), pp.4019. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12214019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Detection of 24 Staphylococcal Enterotoxins in Culture Supernatant Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-Down Mass Spectrometry for Trace Level Quantification of Staphylococcal Enterotoxin A Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory proficiency tests for the detection of staphylococcal enterotoxin type A in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaarschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leeser-Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal Enterotoxin Gene Cluster: Prediction of Enterotoxin (SEG and SEI) Production and of the Source of Food Poisoning on the Basis of v Saβ Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Schwendimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02662-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Standard method EN ISO 19020 - microbiology of the food chain — Horizontal method for the immunoenzymatic detection of staphylococcal enterotoxins in foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 354, pp.109319. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Staphylococcus aureus Enterotoxins Types A to I and Variants in Dairy Food Products by Multiplex Immuno-LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.2603-2610. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04455054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight Into the Distribution of Staphylococci and Their Enterotoxins in Cheeses Under Natural Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Manila Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrino Macori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of A Staphylococcal Food Poisoning Outbreak in A Workplace Canteen during the Post-Earthquake Reconstruction of Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Petruzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.523. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10120523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development and inter-laboratory comparison about the determination of titanium from titanium dioxide nanoparticles in tissues by inductively coupled plasma mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Krystek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Tentschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3853-3861. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P20-01: First certified reference materials (CRMs) to improve the reliability of biological toxins detection, identification and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeleny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Busschots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Worbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dorner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023): TOXICOLOGY - MULTIDISCIPLINARY SCIENCE LEADING TO SAFER AND SUSTAINABLE LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 384 (Supplement 1), pp.S232, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4274(23)00798-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive and specific detection of staphylococcal enterotoxins SEA, SEG, SEH, and SEI by immunoassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Goulard-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Devilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp 130, 2021, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins13020130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yacine NIA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deputy Head of the Staphylococcus, Bacillus & Clostridia Unit | Deputy Director, EU Reference Laboratory for CPSExpert in food safety and bacterial toxins. Leading activities at the National Reference Laboratory for Coagulase-Positive Staphylococci (CPS) and the EU Reference Laboratory for CPS. Specialized in enterotoxin detection using ELISA and mass spectrometry. Active contributor to international standardization and EU projects developing advanced analytical tools for toxin characterization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can European Union Reference Laboratories contribute to food safety?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Dubaï international food safety conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubaï international food safety conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report on the detection of novel staphylococcal enterotoxins during Staphylococcal food poisoning outbreak investigations using an in-house ELISA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro Latino 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP); Brazilian Society of Microbiology (SBM), Oct 2025, Aracaju (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide identification of staphylococcal enterotoxins using ELISA immunoassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Staphylococcus aureus in Food Safety: An Overview of Genomic Typing Methods Toward Harmonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference on Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Society for Food Microbiology, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG SANTE and European Reference Laboratories after 20 years of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Plantady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, food safety laboratory; French Society of Microbiology; International Committee on Food Microbiology and Hygiene (ICFMH), Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage and characterize food poisoning outbreaks due to bacterial toxins? the example of staphylococcal enterotoxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine NIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubai International Food Safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dubai International Food Safety Conference, Nov 2025, Dubai,UAE, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relatedness of Staphylococcus aureus isolates within food outbreaks by single nucleotide polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Nieuwenhuysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP’s European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAFP’s European Symposium on Food Safety, May 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGTIS 2025 French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT Staphylocoques de la société française de la microbiologie; Centre National de référence des Staphylocoques, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Biofilm Formation Ability and Antibiotic Resistance of Staphylococcus aureus Isolates from Food Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Chergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donia Mechoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), pp.619-625. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/fpd.2024.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Epidemiology of Staphylococcus aureus food isolates: Comparison of conventional methods with whole genome sequencing typing methods” [Food Microbiol. volume 125, January 2025, 104625]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kourtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, pp.104648. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2024.104648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genotypic Characterization of Staphylococcus aureus Isolated from Nasal Samples of Healthy Dairy Goats in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Akkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelen Campaña-Burguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen González-Azcona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), pp.408. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens13050408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal food poisoning outbreaks occurred in Sicily (Italy) from 2009 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cardamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Castello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppa Oliveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Sciortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.11667. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijfs.2024.11667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04665723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of staphylococcal enterotoxin a variants at low level in dairy products by high-resolution top-down mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aveilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.535. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins16120535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Food Poisoning Due to Staphylococcal Enterotoxin Type B in Döner Kebab (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Carrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1139. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12091139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of enterotoxigenic Staphylococcus argenteus as a foodborne pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 394, pp.110182. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enterotoxin gene profiles and enterotoxin production of $Staphylococcus\ aureus$ strains isolated from artisanal cheeses in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Minutillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (21), pp.4019. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12214019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplex Detection of 24 Staphylococcal Enterotoxins in Culture Supernatant Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-Down Mass Spectrometry for Trace Level Quantification of Staphylococcal Enterotoxin A Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory proficiency tests for the detection of staphylococcal enterotoxin type A in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaarschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leeser-Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (3), pp.318-325. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal Enterotoxin Gene Cluster: Prediction of Enterotoxin (SEG and SEI) Production and of the Source of Food Poisoning on the Basis of v Saβ Typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Schwendimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02662-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the Standard method EN ISO 19020 - microbiology of the food chain — Horizontal method for the immunoenzymatic detection of staphylococcal enterotoxins in foodstuffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 354, pp.109319. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Staphylococcus aureus Enterotoxins Types A to I and Variants in Dairy Food Products by Multiplex Immuno-LC-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Blanco-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Feraudet-Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Merda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (8), pp.2603-2610. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04455054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotoxin genes and antimicrobial resistance in Staphylococcus aureus isolated from food products in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Titouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Houali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ruiz-Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.1043-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight Into the Distribution of Staphylococci and Their Enterotoxins in Cheeses Under Natural Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Manila Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrino Macori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of A Staphylococcal Food Poisoning Outbreak in A Workplace Canteen during the Post-Earthquake Reconstruction of Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gallina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Petruzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.523. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10120523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development and inter-laboratory comparison about the determination of titanium from titanium dioxide nanoparticles in tissues by inductively coupled plasma mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Krystek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Tentschert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3853-3861. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7580-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P20-01: First certified reference materials (CRMs) to improve the reliability of biological toxins detection, identification and quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeleny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Busschots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Worbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dorner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023): TOXICOLOGY - MULTIDISCIPLINARY SCIENCE LEADING TO SAFER AND SUSTAINABLE LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 384 (Supplement 1), pp.S232, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4274(23)00798-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive and specific detection of staphylococcal enterotoxins SEA, SEG, SEH, and SEI by immunoassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Féraudet Tarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Goulard-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Nia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Devilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp 130, 2021, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins13020130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vingadassalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plantady" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine NIA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Nieuwenhuysen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Byrne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kourtis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cardamone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Oliveri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sciortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijfs.2024.11667" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110182" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Romano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Carrella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanco-Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00886" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaarschmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leeser-Boek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krause" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Schwendimann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02662-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neveux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07545" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Manila Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrino Macori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Guidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duranti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Petruzzelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Krystek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Tentschert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7580-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeleny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busschots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Worbs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00798-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goulard-Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aveilla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marc&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet Tarisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Utard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Vingadassalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Plantady" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine NIA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Nieuwenhuysen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Byrne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Titouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Akkou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Chergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Mechoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2024.0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chesnais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kourtis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allelen Campa&#241;a-Burguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Azcona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13050408" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cardamone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Oliveri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sciortino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijfs.2024.11667" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Carrella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rezza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mutel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110182" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Minutillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pirard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12214019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blanco-Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00886" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaarschmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leeser-Boek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krause" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13512" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Schwendimann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feraudet-Tarisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02662-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neveux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mutel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109319" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04455054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07545" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Titouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Houali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Ripa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vingadassalon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14665" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gallina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Manila Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrino Macori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Guidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duranti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Petruzzelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10120523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Krystek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Tentschert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7580-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeleny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Busschots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kampa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Worbs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(23)00798-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile F&#233;raudet Tarisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goulard-Huet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devilliers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13020130" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>