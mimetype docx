--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -627,122 +627,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts des mutations digitales sur le secteur du spectacle vivant ? État des lieux des recherches scientifiques</w:t>
+                <w:t xml:space="preserve">Quels impacts des mutations digitales sur le secteur du spectacle vivant ? état des lieux des recherches scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Vales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Réinventer la scène. Innovation, création, diffusion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque de la Chaire de recherche en création d’opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire de recherche du Canada en création d’opéra, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153419v1</w:t>
+                <w:t xml:space="preserve">hal-04474523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impact of digital on performing arts: a systematic literature review proposal</w:t>
               </w:r>
@@ -817,122 +817,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04029842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels impacts des mutations digitales sur le secteur du spectacle vivant ? état des lieux des recherches scientifiques.</w:t>
+                <w:t xml:space="preserve">Quels impacts des mutations digitales sur le secteur du spectacle vivant ? État des lieux des recherches scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Chaire de recherche en création d’opéra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire de recherche du Canada en création d’opéra, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international « Réinventer la scène. Innovation, création, diffusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474523v1</w:t>
+                <w:t xml:space="preserve">hal-04153419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’impact du digital sur le spectacle vivant : Proposition d’une revue de littérature systématique</w:t>
               </w:r>
@@ -1102,386 +1102,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Master students' perceived value of an elective course through their reflective statements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gallarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martina Gallarza</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Seville, Spain. pp.4587-4588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796407v1</w:t>
+                <w:t xml:space="preserve">halshs-03897297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on live streaming shopping: engaging psychology strudents into the measurement oa a new consumer experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Araujo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Charris Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ciarlantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz de Castro Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Seville, France. pp.4807-4808, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21125/iceri.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03897310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master students' perceived value of an elective course through their reflective statements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03897297v1</w:t>
+                <w:t xml:space="preserve">hal-03796407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Puede sobrevivir el teatro de ópera a la amenaza del streaming? Un análisis desde el valor percibido</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05353063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Tubillejas-Andr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayde&#233; Calder&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca V&#225;squez-Canale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pulh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Notebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762374241245360" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2022.2105936" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Cervera-Taulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03150050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05353063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Tubillejas-Andr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayde&#233; Calder&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca V&#225;squez-Canale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pulh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03806395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Notebaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762374241245360" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2022.2105936" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Cervera-Taulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03150050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>