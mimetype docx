--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -444,169 +444,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
+                <w:t xml:space="preserve">S. Durali, G. Dietsch, Une histoire politique de l’EPS. Du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328274v1</w:t>
+                <w:t xml:space="preserve">hal-04328626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Durali, G. Dietsch, Une histoire politique de l’EPS. Du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck Supérieur</w:t>
+                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328626v1</w:t>
+                <w:t xml:space="preserve">hal-04328274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción de una Educación Física y Deportiva en Francia : la dificil evolución de una disciplina escolar que se hace extensiva a los alumnos discapacitados a partir de los años sesenta</w:t>
               </w:r>
@@ -1403,96 +1403,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une rééducation physique pour les élèves &amp;quot;déficients&amp;quot; (1940‑1948) : la scolarisation d’une EP à destination des &amp;quot;illettrés physiques</w:t>
+                <w:t xml:space="preserve">L’intégration des élèves en situation de handicap en EPS à la fin du XXe siècle : vers une démocratisation en demi-teinte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude de la SFHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">AFRAPS - AEEPS Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S, Dec 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300611v1</w:t>
+                <w:t xml:space="preserve">hal-04328255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
               </w:r>
@@ -1541,96 +1541,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des élèves en situation de handicap en EPS à la fin du XXe siècle : vers une démocratisation en demi-teinte ?</w:t>
+                <w:t xml:space="preserve">Construire une rééducation physique pour les élèves &amp;quot;déficients&amp;quot; (1940‑1948) : la scolarisation d’une EP à destination des &amp;quot;illettrés physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRAPS - AEEPS Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C3S, Dec 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude de la SFHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328255v1</w:t>
+                <w:t xml:space="preserve">hal-04300611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la scolarisation de la rééducation physique pour les élèves &amp;quot;déficients&amp;quot; dans les années 1940 : trier et redresser les corps</w:t>
               </w:r>
@@ -1748,191 +1748,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building adapted PE assessment for physically disabled pupils in France 1970s: a new technology for equality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Tajri</w:t>
+                <w:t xml:space="preserve">Sport practice for people with disabilities in France: a history strewn with pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Standing Conference for the History of Education, 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCHE, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ISHPES Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300579v1</w:t>
+                <w:t xml:space="preserve">hal-04249079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport practice for people with disabilities in France: a history strewn with pitfalls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
+                <w:t xml:space="preserve">Building adapted PE assessment for physically disabled pupils in France 1970s: a new technology for equality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPES Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">International Standing Conference for the History of Education, 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCHE, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249079v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres d’éducation physique spécialisée (CEPS) dans les années 1970 : vers une fin annoncée d’un dispositif de rattrapage en EPS ? »</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-104, 2018</w:t>
@@ -3356,51 +3356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2841338832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3438,51 +3438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3520,51 +3520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316-323, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3833,51 +3833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D385032"/>
+    <w:nsid w:val="5D08D80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4064,51 +4064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-tajri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-5755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190557214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247145541841596600449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/yacine-tajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03195919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAG021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-tajri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-5755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190557214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247145541841596600449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/yacine-tajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03195919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAG021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>