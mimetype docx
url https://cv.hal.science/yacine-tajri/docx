--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -444,169 +444,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Durali, G. Dietsch, Une histoire politique de l’EPS. Du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck Supérieur</w:t>
+                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328626v1</w:t>
+                <w:t xml:space="preserve">hal-04328274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
+                <w:t xml:space="preserve">S. Durali, G. Dietsch, Une histoire politique de l’EPS. Du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328274v1</w:t>
+                <w:t xml:space="preserve">hal-04328626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción de una Educación Física y Deportiva en Francia : la dificil evolución de una disciplina escolar que se hace extensiva a los alumnos discapacitados a partir de los años sesenta</w:t>
               </w:r>
@@ -1403,303 +1403,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des élèves en situation de handicap en EPS à la fin du XXe siècle : vers une démocratisation en demi-teinte ?</w:t>
+                <w:t xml:space="preserve">Construire une rééducation physique pour les élèves &amp;quot;déficients&amp;quot; (1940‑1948) : la scolarisation d’une EP à destination des &amp;quot;illettrés physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRAPS - AEEPS Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C3S, Dec 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude de la SFHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328255v1</w:t>
+                <w:t xml:space="preserve">hal-04300611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
+                <w:t xml:space="preserve">Vers la scolarisation de la rééducation physique pour les élèves &amp;quot;déficients&amp;quot; dans les années 1940 : trier et redresser les corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire L-VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Construire un histoire du handicap et de la surdité à travers les siècles", EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300624v1</w:t>
+                <w:t xml:space="preserve">hal-04300616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une rééducation physique pour les élèves &amp;quot;déficients&amp;quot; (1940‑1948) : la scolarisation d’une EP à destination des &amp;quot;illettrés physiques</w:t>
+                <w:t xml:space="preserve">L’intégration des élèves en situation de handicap en EPS à la fin du XXe siècle : vers une démocratisation en demi-teinte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude de la SFHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">AFRAPS - AEEPS Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S, Dec 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300611v1</w:t>
+                <w:t xml:space="preserve">hal-04328255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la scolarisation de la rééducation physique pour les élèves &amp;quot;déficients&amp;quot; dans les années 1940 : trier et redresser les corps</w:t>
+                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Construire un histoire du handicap et de la surdité à travers les siècles", EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300616v1</w:t>
+                <w:t xml:space="preserve">hal-04300624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et inclusion en EPS durant le second vingtième siècle : De la ségrégation à l’inclusion ?</w:t>
               </w:r>
@@ -1748,191 +1748,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport practice for people with disabilities in France: a history strewn with pitfalls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
+                <w:t xml:space="preserve">Building adapted PE assessment for physically disabled pupils in France 1970s: a new technology for equality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPES Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">International Standing Conference for the History of Education, 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCHE, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249079v1</w:t>
+                <w:t xml:space="preserve">hal-04300579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building adapted PE assessment for physically disabled pupils in France 1970s: a new technology for equality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Tajri</w:t>
+                <w:t xml:space="preserve">Sport practice for people with disabilities in France: a history strewn with pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Standing Conference for the History of Education, 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCHE, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ISHPES Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300579v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres d’éducation physique spécialisée (CEPS) dans les années 1970 : vers une fin annoncée d’un dispositif de rattrapage en EPS ? »</w:t>
               </w:r>
@@ -2050,191 +2050,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la rééducation physique pour les déficients à l’EPS adaptée des élèves handicapés durant le second vingtième siècle : construction progressive d’un objet de recherche en histoire de l’EPS</w:t>
+                <w:t xml:space="preserve">Faire sa place dans l'EPS des valides. L'accélération des réflexions d'une EPQ inclusive depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département APA de l’UFR STAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque L’EPS du XXIème siècle ou les enjeux d’une EP de qualité (1981-2021), Université de Reims Champagne-Ardenne, PSMS EA 7507, AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300512v1</w:t>
+                <w:t xml:space="preserve">hal-04300534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sa place dans l'EPS des valides. L'accélération des réflexions d'une EPQ inclusive depuis les années 1970</w:t>
+                <w:t xml:space="preserve">De la rééducation physique pour les déficients à l’EPS adaptée des élèves handicapés durant le second vingtième siècle : construction progressive d’un objet de recherche en histoire de l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’EPS du XXIème siècle ou les enjeux d’une EP de qualité (1981-2021), Université de Reims Champagne-Ardenne, PSMS EA 7507, AEEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire du département APA de l’UFR STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300534v1</w:t>
+                <w:t xml:space="preserve">hal-04300512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une égalité des élèves en EPS ? L’élaboration d’une évaluation pour les élèves handicapés physiques aux épreuves certificatives (1966-1980)</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-104, 2018</w:t>
@@ -3356,51 +3356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2841338832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,191 +3419,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+                <w:t xml:space="preserve">“Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, pp.316-323, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520849v1</w:t>
+                <w:t xml:space="preserve">hal-04049022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958) »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+                <w:t xml:space="preserve">Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.316-323, 2017</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049022v1</w:t>
+                <w:t xml:space="preserve">hal-02520849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3833,51 +3833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D08D80B"/>
+    <w:nsid w:val="7F3BB64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4064,51 +4064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-tajri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-5755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190557214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247145541841596600449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/yacine-tajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03195919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAG021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328626v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-tajri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-5755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190557214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247145541841596600449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/yacine-tajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03195919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAG021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>