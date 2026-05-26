--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -133,74 +133,95 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">247145541841596600449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vFTPqwYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pagespro.univ-gustave-eiffel.fr/yacine-tajri</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -230,100 +251,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique des élèves déficients durant le second vingtième siècle (de l’après-guerre à la fin des années 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. Université de Strasbourg, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020STRAG021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03195919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -333,977 +354,977 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le docteur Philippe Encausse (1906–1984) et sa contribution à la construction de la médecine du sport en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125, pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2024011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durali, G. Dietsch, Une histoire politique de l’EPS. Du XIXe siècle à nos jours, Louvain-la-Neuve, De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción de una Educación Física y Deportiva en Francia : la dificil evolución de una disciplina escolar que se hace extensiva a los alumnos discapacitados a partir de los años sesenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales paria la Historia del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.126-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’inaptitude au capacitaire en EPS : discussion autour d’un environnement scolaire capacitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, HS, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une EPS inclusive en France : l’évolution laborieuse d’une discipline scolaire s’ouvrant aux élèves handicapés depuis les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiales para la Historia del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.112-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20868/mhd.2022.22.4634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage de J. Fuchs, J.-N. Renaud (dir.), Former les enseignants d’EPS en France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (158), pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crusade against the curve? Physical education for disabled pupils in France after World War II (1945–1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (4), pp.520-534. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2019.1622576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exclusion à l’intégration ou l’engagement de Monique Pasqualini dans l’avènement des épreuves adaptées d’EPS du Baccalauréat (1966-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Turcot, Sports et loisirs. Une histoire des origines à nos jours, Editions Gallimard « Folio Histoire », 2016, 680 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin canadien d'histoire de la médecine = Canadian bulletin of medical history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.231-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quin, A. Bohuon (dir.), Les liaisons dangereuses de la médecine et du sport, Paris, Éditions Glyphe, 2015, 311 p. ; Revue STAPS, 2016/3, n°113, p. 131-133.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (113)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1313,1720 +1334,1720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Une histoire des élèves en EPS est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Szerdahelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS (années 1940 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Loïc Szerdahelyi; Yacine Tajri, Dec 2024, Lyon (UCBL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une rééducation physique pour les élèves &amp;quot;déficients&amp;quot; (1940‑1948) : la scolarisation d’une EP à destination des &amp;quot;illettrés physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de la SFHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la scolarisation de la rééducation physique pour les élèves &amp;quot;déficients&amp;quot; dans les années 1940 : trier et redresser les corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’intégration des élèves en situation de handicap en EPS à la fin du XXe siècle : vers une démocratisation en demi-teinte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Construire un histoire du handicap et de la surdité à travers les siècles", EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AFRAPS - AEEPS Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S, Dec 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300616v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des élèves en situation de handicap en EPS à la fin du XXe siècle : vers une démocratisation en demi-teinte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRAPS - AEEPS Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C3S, Dec 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire L-VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328255v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sport pour les personnes handicapées mentales (1962-1983) : des préoccupations américaines à la constitution de la Fédération française du sport adapté (FFSA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers la scolarisation de la rééducation physique pour les élèves &amp;quot;déficients&amp;quot; dans les années 1940 : trier et redresser les corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire L-VIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Construire un histoire du handicap et de la surdité à travers les siècles", EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300624v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et inclusion en EPS durant le second vingtième siècle : De la ségrégation à l’inclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du département EM, UFR STAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building adapted PE assessment for physically disabled pupils in France 1970s: a new technology for equality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Standing Conference for the History of Education, 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCHE, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport practice for people with disabilities in France: a history strewn with pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPES Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres d’éducation physique spécialisée (CEPS) dans les années 1970 : vers une fin annoncée d’un dispositif de rattrapage en EPS ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Carrefours d'histoire du sport, SFHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances et déconstruction d’une rééducation physique traditionnelle pour les élèves déficients en France (1950-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les Enjeux des Jeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sa place dans l'EPS des valides. L'accélération des réflexions d'une EPQ inclusive depuis les années 1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la rééducation physique pour les déficients à l’EPS adaptée des élèves handicapés durant le second vingtième siècle : construction progressive d’un objet de recherche en histoire de l’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’EPS du XXIème siècle ou les enjeux d’une EP de qualité (1981-2021), Université de Reims Champagne-Ardenne, PSMS EA 7507, AEEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire du département APA de l’UFR STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300534v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la rééducation physique pour les déficients à l’EPS adaptée des élèves handicapés durant le second vingtième siècle : construction progressive d’un objet de recherche en histoire de l’EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Faire sa place dans l'EPS des valides. L'accélération des réflexions d'une EPQ inclusive depuis les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département APA de l’UFR STAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque L’EPS du XXIème siècle ou les enjeux d’une EP de qualité (1981-2021), Université de Reims Champagne-Ardenne, PSMS EA 7507, AEEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300512v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une égalité des élèves en EPS ? L’élaboration d’une évaluation pour les élèves handicapés physiques aux épreuves certificatives (1966-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques Sport, Corps et évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEPSA, Dec 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le docteur Philippe Encausse (1906-1984) : retour sur un acteur pluriel à la trajectoire singulière et sur son influence dans l’institutionnalisation du contrôle médical en EP après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Education physique : conceptions et débats dans la seconde moitié du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEPSA, Université catholique de l’ouest, laboratoire VIPS, Feb 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation physique ou éducation physique adaptée à l’école durant le second vingtième siècle ? Construction progressive d’un objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’IFEPSA à destination des étudiants de master</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rééducation physique à l’éducation physique spécialisée et adaptée à l’école (1958-1981) : Déboulonner l’héritage de la 4e République pour penser l’intégration des élèves handicapés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e CESH – 18e SFHS – Héritage sportif et dynamique patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESH &amp; SFHS, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éducation physique à part pour des élèves à part ? Rééducation, santé et contrôle des corps vulnérables de 1946 à 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ERC BodyCapital (histoire culturelle du corps au XXe siècle à travers les sources audiovisuelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire SAGE, Unistra, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves prennent la parole : Retour sur la genèse des épreuves adaptées d’EPS au baccalauréat pour les élèves handicapés (1970-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’atelier de l’historien.ne de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association ATRHE, Université Paris Descartes, Feb 2018, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport contrôlé par la médecine ? Retour sur la trajectoire du docteur Philippe Encausse (1906-1984). Une contribution à l’histoire des médecins sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Monde du sport, monde de la santé : quelles relations, quels croisements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Descartes, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trier, ranger, re-dresser : L’EP pour les jeunes déficients après la WW2 (1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GT Handicap(s) et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique pour les jeunes « déficients »au lendemain de la Seconde Guerre mondiale(1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de la SFHS : « Reconstruction physique et sportive en France sous la Quatrième République (1946-1958) : Entre intentions et réalisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical education for deficient pupils in France after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Standing Conference for the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCHE, Aug 2016, Chicago (Illinois), US, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisade contre la courbure : L'éducation physique pour les jeunes déficients au lendemain de la Seconde Guerre mondiale (1945-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX international CESH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESH, Oct 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3036,568 +3057,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être par les activités physiques et sportives : d’une littérature prolixe à sa prise en compte par l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Ferez et Philippe Terra (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions A. Athéna, pp.103-114, 2023, ATHENA, 979-10-93170-18-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.allianceathena.2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04229952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un horizon inclusif en EPS ? Retour sur l’adaptation d’une discipline scolaire à toutes et tous (1981-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EPS au ministère de l'Éducation nationale : 1981-2021. Transformations disciplinaires, mutations professionnelles, enjeux militants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EPS, p. 125-134, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-104, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique des jeunes « déficients » au lendemain de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive de la France sous la Quatrième République (1946-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2841338832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.316-323, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisade contre la courbure : L'éducation physique pour les jeunes « déficients » en France au lendemain de la Seconde Guerre mondiale (1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine-Xavier Tajri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport as Key Driver for Development from a Historical Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3607,165 +3628,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir l'épreuve écrite 1 : CAPEPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caritey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Stumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demeslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lebossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pabion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 452 p., 2025, Clefs-Concours STAPS, 978-2-38428-101-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3833,51 +3854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F3BB64F"/>
+    <w:nsid w:val="C713484F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4064,51 +4085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-tajri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-5755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190557214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247145541841596600449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/yacine-tajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03195919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAG021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yacine-tajri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5389-5755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190557214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/247145541841596600449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vFTPqwYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.univ-gustave-eiffel.fr/yacine-tajri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03195919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tajri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAG021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1S1PB7T9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03813884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZXFQJXRN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20868/mhd.2022.22.4634" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1622576" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04249079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine-Xavier Tajri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.2120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>