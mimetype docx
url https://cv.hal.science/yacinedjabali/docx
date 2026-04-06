--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -864,107 +864,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Negro</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879809v1</w:t>
+                <w:t xml:space="preserve">hal-03879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
               </w:r>
@@ -989,107 +989,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879816v1</w:t>
+                <w:t xml:space="preserve">hal-03879809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1629,51 +1629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04418821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04418821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>