--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -66,1030 +66,1030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of phenomic, proteomic, and genomic data into a multi-scale network unravels missing heritability for maize response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, St Louis Missouri, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôles des variations structurales dans la construction des caractères moléculaires et phénotypiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif-sur-Yette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drought response QTLs detected on phenotypic ratios contribute to the genotype x environment interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée SPS-CLAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems approach of drought response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling plant phenotypic plasticity and its underlying genetic architecture: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Arenas</w:t>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (8), pp.2239-2251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraf013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity QTLs specifically contribute to the genotype × water availability interaction in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 136 (11), pp.228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-023-04458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002996v2</w:t>
-              </w:r>
-[...716 lines deleted...]
-                <w:t xml:space="preserve">hal-03879809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1107,51 +1107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing multi-omics data to unravel the genetic and molecular basis of complex traits : A systems genetics study of maize drought response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plants genetics. Université Paris-Saclay, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1210,64 +1210,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,51 +1335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04418821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Arenas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002996v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04458-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04418821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>