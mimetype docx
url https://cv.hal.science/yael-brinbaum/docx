--- v2 (2026-03-27)
+++ v3 (2026-05-10)
@@ -351,200 +351,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle des origines dans la persistance des inégalités d’emploi et de salaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elika Athari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Références - INSEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoires scolaires des enfants d'immigrés jusqu'au baccalauréat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La réussite des élèves : contextes familiaux, sociaux et territoriaux, n° 100, pp. 73-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ef-100-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426359v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03998949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Immigrants and Second Generations into the French Labour Market: Changes between Generations and the Role of Human Capital and Origins</w:t>
               </w:r>
@@ -1800,203 +1800,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcours scolaires des descendants d'immigrés et sentiments d'injustice et de discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 464-465-466, pp.215-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les familles immigrées et l'école. A l'encontre des idées reçues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n°174, p.152-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/diver.2013.3850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05002970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course d'obstacles des jeunes issus de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 464-465-466, pp.215-243</w:t>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série poche n°60, pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00797070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles expériences de la discrimination à l’école ? Entre dénonciation du racisme et discours méritocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2025,139 +2107,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (147-148)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517811v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00797070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires et sentiment d'injustice et de discrimination chez les descendants d'immigrés</w:t>
               </w:r>
@@ -2487,247 +2487,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The children of immigrants in France: The emergence of a second generaton with the collaboration of Esin Gezer Special Series on Children in Immigrant Families in Affluent Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kirszbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innocenti Working Papers Special Series on Children in Immigrant Families in Affluent Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, www.unicef-irc.org/publications/pdf/iwp_2009_13.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les scolarités des enfants d'immigrés de la sixième au baccalauréat : différenciation et polarisation des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (3), pp.561-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00401269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scolarités des enfants d'immigrés dans le secondaire : des aspirations aux orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154, pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3028,51 +3028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une génération à l'autre, les aspirations éducatives des familles immigrées. Ambition et persévérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.53-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories and Origins: Survey on the Diversity of the French Population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer International Publishing, pp.195-222, 2018, INED Population Studies, 9783319766379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4347,419 +4347,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expériences des discriminations à l'école des jeunes descendants d'immigrés d'après l'enquête Trajectoires et Origines (TeO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Galland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-52. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01501879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les discriminations en France : entre perception et expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoire et origines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'études démographiques, pp.413 - 438, 2016, 9782733280041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources scolaires des immigrés à la croisée des histoires migratoires et familiales (Chapitre 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INED, pp.147-174, 2016, 978-2-7332-8004-1</w:t>
+              <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01282773v1</w:t>
+                <w:t xml:space="preserve">halshs-01282787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressources scolaires des immigrés à la croisée des histoires migratoires et familiales (Chapitre 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
+              <w:t xml:space="preserve">, INED, pp.147-174, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01282787v1</w:t>
+                <w:t xml:space="preserve">halshs-01282773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation sur le marché du travail : statuts d'activité, accès à l'emploi et discrimination (Chapitre 7)</w:t>
               </w:r>
@@ -6794,51 +6794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9639,51 +9639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspirations et parcours scolaires des jeunes issus de l'immigration : réussites et désillusions, transmission et rupture entre générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Jeunes et Sociétés en Europe et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10092,51 +10092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours scolaires des enfants issus de l'immigration : réussites et désillusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès de l'AFS, Bordeaux, 5-8 septembre 2006, "Dire le monde social. Les sociologues face aux discours politiques, économiques et médiatiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10330,51 +10330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140hk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-100-04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Athari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L&#234;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v6i3.1453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03715456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2017.1290522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Trancart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Abdelhady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/CMS2014.2.LUTZ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleischmann Fenella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cornelia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Anthony F." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboosere Patrick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2013.3850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05538465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Kieffer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cebolla-Boado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468796807080237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-T2N8G9KM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468796807080230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003279303-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03627753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94972-3_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03586941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lescategoriesdansleurgenre/chapter/yael-brinbaum/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01835881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Larquier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/models-of-secondary-education-and-social-inequality" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367267.00029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469995v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/la-france-des-inegalites" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04147135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/edcoll/9781784715021/9781784715021.00020.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265741.003.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lessard-Phillips" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265741.003.0005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265741.003.0006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18574/nyu/9780814760949.003.0005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lessard-Phillips" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gei&#223;ler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midtb&#248;en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salikutluk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Croizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Gei&#223;ler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sprengholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerrin Salikutluk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van C. Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Griesbach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333112v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337531v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140hk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elika Athari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L&#234;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-100-04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v6i3.1453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03715456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.499s.1941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lutz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2017.1290522" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.164.0073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Issehnane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Trancart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Abdelhady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/CMS2014.2.LUTZ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleischmann Fenella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cornelia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Anthony F." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboosere Patrick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2013.3850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05538465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3603" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Kieffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cebolla-Boado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468796807080237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-T2N8G9KM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571879v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468796807080230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193342v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003279303-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03627753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94972-3_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03586941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lescategoriesdansleurgenre/chapter/yael-brinbaum/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01835881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Larquier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/models-of-secondary-education-and-social-inequality" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785367267.00029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501879v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/la-france-des-inegalites" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922068v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04147135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/display/edcoll/9781784715021/9781784715021.00020.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265741.003.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lessard-Phillips" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265741.003.0005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5871/bacad/9780197265741.003.0006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18574/nyu/9780814760949.003.0005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999268v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lessard-Phillips" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gei&#223;ler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Midtb&#248;en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Salikutluk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Croizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Gei&#223;ler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sprengholz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerrin Salikutluk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van C. Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Griesbach" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091308v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489884v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333112v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337531v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>