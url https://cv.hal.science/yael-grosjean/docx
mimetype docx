--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,9745 +66,9581 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Drosophila aversion to caffeine requires a unique TrpA1 isoform and the PLC signaling cascade</w:t>
+                <w:t xml:space="preserve">Taste regulation of immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Milleville</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Gillas</w:t>
+                <w:t xml:space="preserve">Alix Najera Mazariegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Thuy La</w:t>
+                <w:t xml:space="preserve">Darius Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">The Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383913v1</w:t>
+                <w:t xml:space="preserve">hal-05413146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila’s sensory responses to bacterial peptidoglycan integrates positive and negative signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is cholesterol elimination via CYP enzymes important for neuron-glia interactions and retinal integrity in Drosophila?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Montanari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Manière</w:t>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romane Milleville</w:t>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A.Y. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04991756v2</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval microbiota primes the &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; adult gustatory response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesterol metabolism, oxysterols and retinal integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A.Y. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Léger-Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Montanari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">15. international ISSFAL congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Study of Fatty Acids and Lipids, Jul 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459671v1</w:t>
+                <w:t xml:space="preserve">hal-04228143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LAT1-Like Amino Acid Transporter Regulates Neuronal Activity in the Drosophila Mushroom Bodies</w:t>
+                <w:t xml:space="preserve">Role of MINIDISCS, a SLC7A amino-acid transporter, on glutamatergic activity in Drosophila melanogaster mushroom bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane M Simonnet</w:t>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna B Ziegler</w:t>
+                <w:t xml:space="preserve">Kevin Piffaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Piffaretti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671844v1</w:t>
+                <w:t xml:space="preserve">hal-03754530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of choosing the appropriate cholesterol quantification method: enzymatic assay versus gas chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucy Martine</w:t>
+                <w:t xml:space="preserve">Exploration of CYP27A1 function in eye cholesterol signaling between glia and neurons in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Grosjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A.Y. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04621889v1</w:t>
+              <w:t xml:space="preserve">Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased sugar valuation contributes to the evolutionary shift in egg-laying behavior of the fruit pest Drosophila suzukii</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of Minidiscs, a SLC7A amino-acid transporter, on glutamatergic activity in Drosophila melanogaster mushroom bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Piffaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04401270v1</w:t>
+              <w:t xml:space="preserve">22. meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Maurice Dura; Christelle Lasbleiz; Emmanuel Perisse; Marie-Laure Parmentier, May 2022, Montpellier, France. pp.T9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une innovation dijonnaise pour lutter contre les mouches dans les vergers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sex-specific anesthesia via olfactory receptor inhibition in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le Journal de Saone et Loire.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05225834v1</w:t>
+              <w:t xml:space="preserve">21. annual meeting of the french club of invertebrate neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche bourguignonne au secours des maraîchers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">7-Ketocholesterol effects on survival and growth in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed-Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Loquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal du Palais de Bourgogne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04225136v1</w:t>
+              <w:t xml:space="preserve">10. European Network for Oxysterol Research (ENOR) symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-derived peptidoglycan triggers a non-canonical NF-κB dependent response in Drosophila gustatory neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific anesthesia via olfactory receptor inhibition in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03813389v1</w:t>
+              <w:t xml:space="preserve">Insect olfaction and taste in 24 hours around the globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, webinar, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-ketocholesterol and 7β-hydroxycholesterol: in vitro and animal models used to characterize their activities and to identify molecules preventing their toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Mackrill</w:t>
+                <w:t xml:space="preserve">Comment le dialogue moléculaire entre bactéries et neurones change le comportement de l’hôte infecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Viallat Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02308654v1</w:t>
+              <w:t xml:space="preserve">6. Journées Annuelles du GDR 3625 MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth regulation by amino acid transporters in Drosophila larvae.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Büttgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02572343v1</w:t>
+              <w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan-dependent NF-κB activation in a small subset of brain octopaminergic neurons controls female oviposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acides aminés : système nerveux olfactif et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02340050v1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAT1-like transporters regulate dopaminergic transmission and sleep in Drosophila</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La médaille de bronze du CNRS pour Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02308690v1</w:t>
+              <w:t xml:space="preserve">40 ans CNRS délégation Centre-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JhI-21 plays a role in Drosophila insulin-like peptide release from larval IPCs via leucine transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Organisateurs de la 18e rencontre du Club de neurobiologie des invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02308700v1</w:t>
+              <w:t xml:space="preserve">_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobremesa L-type Amino Acid Transporter Expressed in Glia Is Essential for Proper Timing of Development and Brain Growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of heterodimeric amino acid transporters on metabolism: Input of a genetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02308678v1</w:t>
+              <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory detection of a bacterial short-chain fatty acid acts as an orexigenic signal in Drosophila melanogaster larvae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Small fatty acids perception: effect during fly life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Galagovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01709617v1</w:t>
+              <w:t xml:space="preserve">Benton lab 10. birthday retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Windsor, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La drosophile et l’homme partagent des mécanismes similaires de régulation de la sécrétion d’insuline</w:t>
+                <w:t xml:space="preserve">CG1607 and CG9413, two not-yet-described SLC7 amino acid antiporters. Role in developmental progression and growth control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Maniere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01506625v1</w:t>
+              <w:t xml:space="preserve">30. drosophila french fly meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA. Centre National de la Recherche Scientifique (CNRS). Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2016, Grasse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amino Acid Transporter JhI-21 Coevolves with Glutamate Receptors, Impacts NMJ Physiology, and Influences Locomotor Activity in [i]Drosophila[/i] Larvae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Get more details on amino acid transporters changing Drosophila's mind...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Geillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01277627v1</w:t>
+              <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cassis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human R1441C LRRK2 regulates the synaptic vesicle proteome and phosphoproteome in a Drosophila model of Parkinson's disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yael Grosjean</w:t>
+                <w:t xml:space="preserve">Dropping lile flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01539744v1</w:t>
+              <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cassis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Sensing of Nutrients via a LAT1-like Transporter in Drosophila Insulin-Producing Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yael Grosjean</w:t>
+                <w:t xml:space="preserve">Analysis of CG1607 and CG9413, two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01394085v1</w:t>
+              <w:t xml:space="preserve">16. european neurobiology of drosophila conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cold Spring Harbor, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of dietary polyunsaturated fatty acids causes synapse dysfunction in the drosophila visual system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoreceptors and lead to opposite behaviors along drosophila life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01222420v1</w:t>
+              <w:t xml:space="preserve">16. european neurobiology of drosophila conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cold Spring Harbor, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemicals and chemoreceptors: ecologically relevant signals driving behavior in [i]Drosophila[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analysis of two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Galagovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01214143v1</w:t>
+              <w:t xml:space="preserve">16. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goût et drosophiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carboxylic acid perception is mediated by at least two complementary sensory modalities in Drosophila melanogaster larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02630155v1</w:t>
+              <w:t xml:space="preserve">Neurobiology of Drosophila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cold Spring Harbor, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing drosophila olfaction with a y-maze assay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amino acid transporter heavy chain CD98hc: Expression and role in Drosophila olfactory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Sourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01187026v1</w:t>
+              <w:t xml:space="preserve">16. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid exchanger in the brain of drosophila: phylogenesis, expression and function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Direct sensing of nutrients via a lat1-like transporter in drosophila insulin-producing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna B. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Geillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00850905v1</w:t>
+              <w:t xml:space="preserve">16. european neurobiology of drosophila conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cold Spring Harbor, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid exchanger in the brain of drosophila: phylogenesis, expression and function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Direct sensing of leucine by insulin-producing neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02643584v1</w:t>
+              <w:t xml:space="preserve">MoucheRhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The smell of love in Drosophila.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anti-aphrodisiac alarm signal is mediated through a third olfactory organ in flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yael Grosjean</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00878959v1</w:t>
+              <w:t xml:space="preserve">14th European Drosophila Neurobiology Conference, Neurofly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Padoue, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of minidiscs, a putative xCT antiporter, in food perception</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Odeur de fruit, un signal pour coupler source de nourriture et reproduction chez la drosophile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00818267v1</w:t>
+              <w:t xml:space="preserve">Ecole Thématique d'Ecologie Chimique (ETEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiporter JhI-21 modulates strength of glutamatergic signal transmission at the nmj and induces age depended behavioral changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grosmaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00823204v1</w:t>
+              <w:t xml:space="preserve">Journées Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary function and integrated wiring of the evolutionarily distinct Drosophila olfactory subsystems.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavan Ramdya</w:t>
+                <w:t xml:space="preserve">JhI-21 is impacting glutamate receptor physiology at the larval neuromuscular junction in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00788031v1</w:t>
+              <w:t xml:space="preserve">Neurobiology of Drosophila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cold Spring Harbor, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An olfactory receptor for food-derived odours promotes male courtship in Drosophila.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odeur de fruit, un signal pour coupler source de nourriture et reproduction chez la drosophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00722946v1</w:t>
+              <w:t xml:space="preserve">école thématique d’écologie chimique (ETEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid sensing by the Drosophila olfactory system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruity means sexy for drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00755440v1</w:t>
+              <w:t xml:space="preserve">7ème Congrès de physiologie, de pharmacologie et de thérapeutique (P2T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated bang recovery in Drosophila genderblind mutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">JhI-21 modulates strength of signal transmission at the NMJ, and induces age-dependent behavioral changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Hrvoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00452001v1</w:t>
+              <w:t xml:space="preserve">14th European Drosophila Neurobiology Conference, Neurofly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Padoue, Italy. Synapse Talk 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glial amino-acid transporter controls synapse strength and courtship in Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of the putative Antiporter Minidiscs in food perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David E. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00451096v1</w:t>
+              <w:t xml:space="preserve">14th European Drosophila Neurobiology Conference, Neurofly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Padoue, Italy. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemolymph amino acid analysis of individual Drosophila larvae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sujeewa C. Piyankarage</w:t>
+                <w:t xml:space="preserve">Antiporter JhI-21 modulates strength of glutamatergic signal transmission at the NMJ and induces age depended behavioral changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Hrvoje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">David E. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott A. Shippy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00452130v1</w:t>
+              <w:t xml:space="preserve">14. european drosophila neurobiology conference, Neurofly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Padoue, Italy. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/01677063.2012.741306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal expression of Prospero is finely tuned to allow the correct development and function of the nervous system in Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fruity means sexy for drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00450912v1</w:t>
+              <w:t xml:space="preserve">7. congrès de physiologie, de pharmacologie et de thérapeutique (P2T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonvesicular release of glutamate by glial xCT transporters suppresses glutamate receptor clustering in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of minidiscs, a putative xCT antiporter, in food perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David E. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00452146v1</w:t>
+              <w:t xml:space="preserve">14. European Drosophila Neurobiology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Padua, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospero mutants induce precocious sexual behavior in Drosophila males</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un récepteur olfactif détectant des odeurs de nourriture stimule la parade mâle chez la drosophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behav Genet</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00450911v1</w:t>
+              <w:t xml:space="preserve">GDR d’écologie chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single mutation alters production and discrimination of Drosophila sex pheromones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un récepteur olfactif détectant des odeurs de nourriture stimule la parade mâle chez la drosophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc Biol Sci</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00451234v1</w:t>
+              <w:t xml:space="preserve">GDR d'écologie chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinergic control of synchronized seminal emissions in Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An olfactory circuit for fruit-derived odours promotes courtship in male Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Everaerts</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Abuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+                <w:t xml:space="preserve">Richard Benton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-00451505v1</w:t>
+              <w:t xml:space="preserve">The 13th European Drosophila Neurobiology Conference (Neurofly)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste regulation of immunity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Darius Camp</w:t>
+                <w:t xml:space="preserve">Drosophila’s sensory responses to bacterial peptidoglycan integrates positive and negative signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05413146v1</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.104863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is cholesterol elimination via CYP enzymes important for neuron-glia interactions and retinal integrity in Drosophila?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie A.Y. Masson</w:t>
+                <w:t xml:space="preserve">Adult Drosophila aversion to caffeine requires a unique TrpA1 isoform and the PLC signaling cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Gillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Thuy La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04827197v1</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.bjaf058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol metabolism, oxysterols and retinal integrity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+                <w:t xml:space="preserve">Larval microbiota primes the &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; adult gustatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. international ISSFAL congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04228143v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45532-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of CYP27A1 function in eye cholesterol signaling between glia and neurons in Drosophila</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A LAT1-Like Amino Acid Transporter Regulates Neuronal Activity in the Drosophila Mushroom Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane M Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Piffaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Neurobiologie des Invertébrés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03754300v1</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13161340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of MINIDISCS, a SLC7A amino-acid transporter, on glutamatergic activity in Drosophila melanogaster mushroom bodies.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The importance of choosing the appropriate cholesterol quantification method: enzymatic assay versus gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Neurobiologie des Invertébrés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03754530v1</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.100561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Minidiscs, a SLC7A amino-acid transporter, on glutamatergic activity in Drosophila melanogaster mushroom bodies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Une recherche bourguignonne au secours des maraîchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Manière</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. meeting of the Club of Invertebrate Neurobiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04170825v1</w:t>
+              <w:t xml:space="preserve">Le Journal du Palais de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific anesthesia via olfactory receptor inhibition in Drosophila</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Une innovation dijonnaise pour lutter contre les mouches dans les vergers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solena Canale Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. annual meeting of the french club of invertebrate neurobiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03341417v1</w:t>
+              <w:t xml:space="preserve">le Journal de Saone et Loire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.5-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-Ketocholesterol effects on survival and growth in Drosophila melanogaster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Vejux</w:t>
+                <w:t xml:space="preserve">Increased sugar valuation contributes to the evolutionary shift in egg-laying behavior of the fruit pest Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Travaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Network for Oxysterol Research (ENOR) symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03448141v1</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (12), pp.e3002432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific anesthesia via olfactory receptor inhibition in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteria-derived peptidoglycan triggers a non-canonical NF-κB dependent response in Drosophila gustatory neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect olfaction and taste in 24 hours around the globe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03341427v1</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (41), pp.7809-7823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2437-21.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés : système nerveux olfactif et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yael Grosjean</w:t>
+                <w:t xml:space="preserve">Growth regulation by amino acid transporters in Drosophila larvae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02441809v1</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (21), pp.4289-4297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03535-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche publique en France en 2019 : Diagnostic et propositions du Comité national</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Gavard</w:t>
+                <w:t xml:space="preserve">7-ketocholesterol and 7β-hydroxycholesterol: in vitro and animal models used to characterize their activities and to identify molecules preventing their toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed-Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mackrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session extraordinaire du Comité national de la recherche scientifique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02289205v1</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2019.113648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le dialogue moléculaire entre bactéries et neurones change le comportement de l’hôte infecté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Peptidoglycan-dependent NF-κB activation in a small subset of brain octopaminergic neurons controls female oviposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Annuelles du GDR 3625 MuFoPAM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02786017v1</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e50559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés : système nerveux olfactif et alimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LAT1-like transporters regulate dopaminergic transmission and sleep in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Aboudhiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02789526v1</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.UNSP zsy137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsy137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heterodimeric amino acid transporters on metabolism: Input of a genetic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">JhI-21 plays a role in Drosophila insulin-like peptide release from larval IPCs via leucine transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna B. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02785728v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20394-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisateurs de la 18e rencontre du Club de neurobiologie des invertébrés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sobremesa L-type Amino Acid Transporter Expressed in Glia Is Essential for Proper Timing of Development and Brain Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Berthelot Grosjean</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Geillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">_</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02786022v1</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.3156-3166.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.08.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médaille de bronze du CNRS pour Yaël Grosjean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olfactory detection of a bacterial short-chain fatty acid acts as an orexigenic signal in Drosophila melanogaster larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 ans CNRS délégation Centre-Est</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02789006v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14589-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small fatty acids perception: effect during fly life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">La drosophile et l’homme partagent des mécanismes similaires de régulation de la sécrétion d’insuline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benton lab 10. birthday retreat</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02785727v1</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.140-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173302008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping lile flies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Amino Acid Transporter JhI-21 Coevolves with Glutamate Receptors, Impacts NMJ Physiology, and Influences Locomotor Activity in [i]Drosophila[/i] Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01595347v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoreceptors and lead to opposite behaviors along drosophila life cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Maniere</w:t>
+                <w:t xml:space="preserve">Human R1441C LRRK2 regulates the synaptic vesicle proteome and phosphoproteome in a Drosophila model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Moore,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. european neurobiology of drosophila conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01595348v1</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (24), pp.5365-5382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddw352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CG1607 and CG9413, two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+                <w:t xml:space="preserve">Direct Sensing of Nutrients via a LAT1-like Transporter in Drosophila Insulin-Producing Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna b. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Geillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David e. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. european neurobiology of drosophila conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01595346v1</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.137-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.08.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get more details on amino acid transporters changing Drosophila's mind...</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chemicals and chemoreceptors: ecologically relevant signals driving behavior in [i]Drosophila[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01585725v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CG1607 and CG9413, two not-yet-described SLC7 amino acid antiporters. Role in developmental progression and growth control</w:t>
+                <w:t xml:space="preserve">Lack of dietary polyunsaturated fatty acids causes synapse dysfunction in the drosophila visual system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Galagovsky</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. drosophila french fly meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01595345v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic acid perception is mediated by at least two complementary sensory modalities in Drosophila melanogaster larvae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Goût et drosophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Drosophila</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01593948v1</w:t>
+              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid transporter heavy chain CD98hc: Expression and role in Drosophila olfactory perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Testing drosophila olfaction with a y-maze assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01594007v1</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.e51241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amino acid exchanger in the brain of drosophila: phylogenesis, expression and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01593946v1</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.S125-S125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sensing of nutrients via a lat1-like transporter in drosophila insulin-producing cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The smell of love in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna B. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. european neurobiology of drosophila conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01593942v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2013.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sensing of leucine by insulin-producing neurons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of minidiscs, a putative xCT antiporter, in food perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoucheRhône</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01593922v1</w:t>
+              <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (Suppl. 1), pp.61-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odeur de fruit, un signal pour coupler source de nourriture et reproduction chez la drosophile.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antiporter JhI-21 modulates strength of glutamatergic signal transmission at the nmj and induces age depended behavioral changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Hrvoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique d'Ecologie Chimique (ETEC 2012)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00823280v1</w:t>
+              <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (Special Issue: The Hotta Neurogenetics School), 1-89, Synapse (T15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/01677063.2012.741306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-aphrodisiac alarm signal is mediated through a third olfactory organ in flies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">An olfactory receptor for food-derived odours promotes male courtship in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Drosophila Neurobiology Conference, Neurofly 2012</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00755567v1</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (7368), pp.236-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odeur de fruit, un signal pour coupler source de nourriture et reproduction chez la drosophile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Complementary function and integrated wiring of the evolutionarily distinct Drosophila olfactory subsystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana F Silbering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rytz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavan Ramdya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">école thématique d’écologie chimique (ETEC 2012)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01164427v1</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (38), pp.13357-13375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2360-11.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Olfaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acid sensing by the Drosophila olfactory system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minrong Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soohong Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rati Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Qualiment</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00723255v1</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 468 (7324), pp.691-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JhI-21 is impacting glutamate receptor physiology at the larval neuromuscular junction in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glial amino-acid transporter controls synapse strength and courtship in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David E. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Drosophila</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00745716v1</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.54-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JhI-21 modulates strength of signal transmission at the NMJ, and induces age-dependent behavioral changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Accelerated bang recovery in Drosophila genderblind mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Yanoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Drosophila Neurobiology Conference, Neurofly 2012</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00752368v1</w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruity means sexy for drosophila.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hemolymph amino acid analysis of individual Drosophila larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeewa C. Piyankarage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A. Shippy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de physiologie, de pharmacologie et de thérapeutique (P2T)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00823326v1</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.1201-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac701785z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the putative Antiporter Minidiscs in food perception</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal expression of Prospero is finely tuned to allow the correct development and function of the nervous system in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Acebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzia Baba-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Drosophila Neurobiology Conference, Neurofly 2012</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00745957v1</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 304 (1), pp.62-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiporter JhI-21 modulates strength of glutamatergic signal transmission at the NMJ and induces age depended behavioral changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Nonvesicular release of glutamate by glial xCT transporters suppresses glutamate receptor clustering in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Featherstone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. european drosophila neurobiology conference, Neurofly 2012</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02746684v1</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (1), pp.111-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4770-06.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruity means sexy for drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prospero mutants induce precocious sexual behavior in Drosophila males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. congrès de physiologie, de pharmacologie et de thérapeutique (P2T)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01164428v1</w:t>
+              <w:t xml:space="preserve">Behav Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (4), pp.575-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of minidiscs, a putative xCT antiporter, in food perception</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A single mutation alters production and discrimination of Drosophila sex pheromones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Drosophila Neurobiology Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02749072v1</w:t>
+              <w:t xml:space="preserve">Proc Biol Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (1560), pp.303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un récepteur olfactif détectant des odeurs de nourriture stimule la parade mâle chez la drosophile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cholinergic control of synchronized seminal emissions in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Acebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR d’écologie chimique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01164422v1</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (8), pp.704-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un récepteur olfactif détectant des odeurs de nourriture stimule la parade mâle chez la drosophile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mild mutations in the pan neural gene prospero affect male-specific behaviour in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cezilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR d'écologie chimique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00849528v1</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (1), pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An olfactory circuit for fruit-derived odours promotes courtship in male Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Taste, movement, and death: varying effects of new prospero mutants during Drosophila development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Benton</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Acebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clemencet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th European Drosophila Neurobiology Conference (Neurofly)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00724344v1</w:t>
+              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (1), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PGal4 excision reveals the pleiotropic effects of Voila, a Drosophila locus that affects development and courtship behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balakireva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genet Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 77 (3), pp.239-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of bacteria through taste receptors primes the cellular immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Najera Mazariegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhea Kaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Jane Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval microbiota primes the Drosophila adult gustatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Manière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dusabyinema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9814,702 +9650,702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINIDISCS, a LAT1-like amino acid transporter, regulates neuronal activity of the mushroom bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. European Drosophila Research Conference (EDRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acid Smell, Anesthesia, and Use on Fruit Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Ménagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlyse Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Drosophila Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Chicago, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of drosophila suzukii by two fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Ménagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. TEAM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, La Grande-Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of two odorants to control bactrocera oleae and ceratitis capitata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Ménagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. TEAM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, La Grande-Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple HAT transporters regulate dopaminergic transmission and sleep in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Aboudhiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Olfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10519,147 +10355,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT DE PROSPECTIVE CSI INSB INSTITUT DES SCIENCES BIOLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rumeau</w:t>
+                <w:t xml:space="preserve">Marie Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSI INSB INSTITUT DES SCIENCES BIOLOGIQUES. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10669,117 +10505,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition répulsive et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021048305. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10789,179 +10625,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophile : la groupie du chercheur !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehbia Abed Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aphrodisiaque pour les mouches : les arômes fruités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10971,130 +10807,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'asticot et l'odeur de fruit pourri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11104,91 +10940,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glie et neurones : vers un partenariat actif influençant le comportement sensoriel chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Bourgogne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02799767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11198,105 +11034,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie chimique : le langage de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Hossaert McKey et Anne-Geneviève Bagnères-Urbany. Cherche midi, 192 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11443,51 +11279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delescluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane M Simonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Ziegler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Piffaretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161340" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100561" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Travaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Canale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Canale Parola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hajji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.113648" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03535-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B. Ziegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20394-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Galagovsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris-Chauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Geillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01709617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14589-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziegler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Augustin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Clark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19692" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Moore," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw352" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#160;b. Ziegler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;e. Featherstone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.08.093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222420v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M&#233;nag&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00072" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Hrvoje" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Featherstone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01677063.2012.741306" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Silbering" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rytz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Abuin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Ramdya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2360-11.2011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10428" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7WPCCBX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrong Ai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohong Min" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leblanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Bell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09537" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Yanoga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeewa C. Piyankarage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shippy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac701785z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Acebes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Baba-Aissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyun Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4770-06.2007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Bardet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcillac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacaille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemencet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Urban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Piffaretti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loquin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Griffiths" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785728v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot Grosjean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785727v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris Chauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595348v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simmonet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sourdot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164427v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745957v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746684v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00724344v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338360v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Bourguignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788949v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836763v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791092v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849590v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Urban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delescluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Piffaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris-Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M&#233;nag&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot Grosjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B. Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Galagovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Geillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simmonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sourdot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Featherstone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Hrvoje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01677063.2012.741306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00724344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rytz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Abuin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane M Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Ziegler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Piffaretti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161340" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225834v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Canale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Canale Parola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Travaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03535-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hajji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.113648" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20394-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.067" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01709617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14589-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Clark" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19692" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Moore," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw352" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#160;b. Ziegler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;e. Featherstone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.08.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135353" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51241" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7WPCCBX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Silbering" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Ramdya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2360-11.2011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrong Ai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohong Min" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leblanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Bell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Yanoga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeewa C. Piyankarage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shippy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac701785z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Acebes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Baba-Aissa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyun Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4770-06.2007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Bardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcillac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacaille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemencet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Bourguignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799767v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849590v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>