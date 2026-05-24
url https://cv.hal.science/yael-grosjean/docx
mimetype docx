--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1934,351 +1934,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CG1607 and CG9413, two not-yet-described SLC7 amino acid antiporters. Role in developmental progression and growth control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+                <w:t xml:space="preserve">Dropping lile flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. drosophila french fly meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA. Centre National de la Recherche Scientifique (CNRS). Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2016, Grasse, France</w:t>
+              <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595345v1</w:t>
+                <w:t xml:space="preserve">hal-01595347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Get more details on amino acid transporters changing Drosophila's mind...</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doriane Trompier</w:t>
+                <w:t xml:space="preserve">CG1607 and CG9413, two not-yet-described SLC7 amino acid antiporters. Role in developmental progression and growth control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Galagovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cassis, France</w:t>
+              <w:t xml:space="preserve">30. drosophila french fly meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis (UNS). FRA. Centre National de la Recherche Scientifique (CNRS). Institut National de la Santé et de la Recherche Médicale (INSERM)., Sep 2016, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585725v1</w:t>
+                <w:t xml:space="preserve">hal-01595345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dropping lile flies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Maniere</w:t>
+                <w:t xml:space="preserve">Get more details on amino acid transporters changing Drosophila's mind...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Geillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Ménagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. rencontre du Club de neurobiologie des invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595347v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of CG1607 and CG9413, two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
               </w:r>
@@ -2474,204 +2474,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carboxylic acid perception is mediated by at least two complementary sensory modalities in Drosophila melanogaster larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Galagovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Neurobiology of Drosophila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cold Spring Harbor, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593946v1</w:t>
+                <w:t xml:space="preserve">hal-01593948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic acid perception is mediated by at least two complementary sensory modalities in Drosophila melanogaster larvae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of two not yet described member of the SLC7 family of amino acid antiporters in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Galagovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Drosophila</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cold Spring Harbor, New-York, United States</w:t>
+              <w:t xml:space="preserve">16. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593948v1</w:t>
+                <w:t xml:space="preserve">hal-01593946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid transporter heavy chain CD98hc: Expression and role in Drosophila olfactory perception</w:t>
               </w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna B. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3700,213 +3700,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiporter JhI-21 modulates strength of glutamatergic signal transmission at the NMJ and induces age depended behavioral changes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fruity means sexy for drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. european drosophila neurobiology conference, Neurofly 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. congrès de physiologie, de pharmacologie et de thérapeutique (P2T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746684v1</w:t>
+                <w:t xml:space="preserve">hal-01164428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruity means sexy for drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiporter JhI-21 modulates strength of glutamatergic signal transmission at the NMJ and induces age depended behavioral changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Hrvoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. congrès de physiologie, de pharmacologie et de thérapeutique (P2T)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. european drosophila neurobiology conference, Neurofly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Padoue, Italy. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/01677063.2012.741306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164428v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of minidiscs, a putative xCT antiporter, in food perception</w:t>
               </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Depetris-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna b. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Geillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David e. Featherstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,51 +7621,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (Special Issue: The Hotta Neurogenetics School), 1-89, Synapse (T15). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/01677063.2012.741306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823204v1</w:t>
@@ -9677,51 +9677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINIDISCS, a LAT1-like amino acid transporter, regulates neuronal activity of the mushroom bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10143,51 +10143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11279,51 +11279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Urban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delescluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Piffaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris-Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M&#233;nag&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot Grosjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B. Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Galagovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Geillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simmonet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sourdot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Featherstone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Hrvoje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01677063.2012.741306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00724344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rytz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Abuin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane M Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Ziegler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Piffaretti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161340" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225834v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Canale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Canale Parola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Travaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03535-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hajji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.113648" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20394-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.067" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01709617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14589-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Clark" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19692" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Moore," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw352" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#160;b. Ziegler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;e. Featherstone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.08.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135353" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51241" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7WPCCBX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Silbering" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Ramdya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2360-11.2011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrong Ai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohong Min" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leblanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Bell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Yanoga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeewa C. Piyankarage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shippy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac701785z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Acebes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Baba-Aissa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyun Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4770-06.2007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Bardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcillac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacaille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemencet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Bourguignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799767v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849590v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Serrano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Urban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delescluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Piffaretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris-Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M&#233;nag&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Loquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Hamdoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#252;ttgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot Grosjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B. Ziegler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Depetris Chauvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Galagovsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Geillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Simmonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593948v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sourdot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Augustin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Featherstone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Hrvoje" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01677063.2012.741306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00724344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rytz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Abuin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane M Simonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Ziegler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Piffaretti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161340" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225834v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Canale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Canale Parola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04401270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Travaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002432" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03535-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hajji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackrill" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2019.113648" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aboudhiaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsy137" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20394-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.067" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01709617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14589-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173302008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Clark" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19692" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Krueger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Moore," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw352" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#160;b. Ziegler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;e. Featherstone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.08.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135353" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51241" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00072" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00722946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10428" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7WPCCBX8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Silbering" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan Ramdya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2360-11.2011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minrong Ai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soohong Min" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leblanc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rati Bell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09537" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Grillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Yanoga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeewa C. Piyankarage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Shippy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac701785z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450912v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Acebes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzia Baba-Aissa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyun Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4770-06.2007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Bardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451234v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marcillac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cezilly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacaille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clemencet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balakireva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Bourguignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000785v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791092v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799767v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849590v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>