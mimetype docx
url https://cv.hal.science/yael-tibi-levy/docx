--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -1456,239 +1456,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une unité de soins « performante », du point de vue des malades relevant de soins palliatifs et de leurs proches ?</w:t>
+                <w:t xml:space="preserve">Répondre aux besoins et attentes des malades en fin de vie et de leurs proches – Enquête auprès de 64 professionnels des soins palliatifs et bénévoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (2), pp.53-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2008.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (6), pp.276-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2009.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477266v1</w:t>
+                <w:t xml:space="preserve">hal-03477290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répondre aux besoins et attentes des malades en fin de vie et de leurs proches – Enquête auprès de 64 professionnels des soins palliatifs et bénévoles</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une unité de soins « performante », du point de vue des malades relevant de soins palliatifs et de leurs proches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (6), pp.276-289. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2009.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2008.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477290v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of treating high blood pressure in general practice in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Westerloppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palliative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (2), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,191 +2052,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un outil descriptif de l’activité palliative hospitalière : le CODAP</w:t>
+                <w:t xml:space="preserve">Quelle place pour les soins palliatifs dans le PMSI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel D‘hérouville</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2 (3), pp.136-147</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (5), pp.281-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675842v1</w:t>
+                <w:t xml:space="preserve">hal-03675814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les soins palliatifs dans le PMSI ?</w:t>
+                <w:t xml:space="preserve">Présentation d’un outil descriptif de l’activité palliative hospitalière : le CODAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D‘hérouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 21 (5), pp.281-296</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (3), pp.136-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675814v1</w:t>
+                <w:t xml:space="preserve">hal-03675842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du coût de la réanimation, à partir de la Base nationale de coûts par activité médicale (France)</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies d’échelle dans le secteur hospitalier public français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Tibi-Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elkharrat David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Pouvourville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Pna-Ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,51 +4500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B026F23"/>
+    <w:nsid w:val="4E738B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4731,51 +4731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yael-tibi-levy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0509-4619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serebryakova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-020-00398-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.352.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2015.11.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2013.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demagny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tellez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.069.0059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2010.08.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2008.07.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2008.07.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2009.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Westerloppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bamberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-007-0065-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-658BF8MB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0269216306pm1110oa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2AB6A95D682F9401175CBE44A74069326498841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8216;h&#233;rouville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0269216304pm871oa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1636-6522(04)97797-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-6756(00)90063-X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bloom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Harari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fendrick M" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18553/jmcp.1999.5.1.39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goursot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spira Rapha&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean-Claude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Pouvourville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goursot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0750-7658(96)89486-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1KR6LQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Nakamura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecy Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.69845" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31817" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de Pouvourville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkharrat David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Pna-Ambulatoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berbain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;midy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0750-7658(98)80231-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yael-tibi-levy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0509-4619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Cottereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Serebryakova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lotte Hoareau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-020-00398-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.201.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.352.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2015.11.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2013.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Demagny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sifer-Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tellez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.069.0059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2010.08.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2008.07.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2009.07.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2008.07.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Westerloppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bamberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-007-0065-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-658BF8MB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Vaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0269216306pm1110oa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2AB6A95D682F9401175CBE44A74069326498841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8216;h&#233;rouville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0269216304pm871oa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1636-6522(04)97797-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-6756(00)90063-X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bloom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Harari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fendrick M" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18553/jmcp.1999.5.1.39" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goursot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spira Rapha&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisdon Jean-Claude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Pouvourville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goursot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D&#233;l&#233;montey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0750-7658(96)89486-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1KR6LQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Nakamura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barbarini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecy Sartori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.69754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.69845" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31817" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801720v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de Pouvourville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351978v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkharrat David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Pna-Ambulatoire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Berbain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;midy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0750-7658(98)80231-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Despres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3789" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>