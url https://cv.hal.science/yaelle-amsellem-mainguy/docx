--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -459,209 +459,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentalité impensée et empêchée des jeunes mineur·es et majeur·es incarcéré·es : « une punition dans la punition »</w:t>
+                <w:t xml:space="preserve">Légitimité à parler de sa sexualité dans une enquête sociologique et rapports sociaux. Réflexions méthodologiques à partir d’une recherche sur les jeunes, la sexualité et internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.169-187. </w:t>
+              <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Faire de la recherche féministe : défis épistémologiques et méthodologiques au Québec et en France, 26, pp.2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.232.0169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cedref.2099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04470530v1</w:t>
+                <w:t xml:space="preserve">hal-04357077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité à parler de sa sexualité dans une enquête sociologique et rapports sociaux. Réflexions méthodologiques à partir d’une recherche sur les jeunes, la sexualité et internet</w:t>
+                <w:t xml:space="preserve">La parentalité impensée et empêchée des jeunes mineur·es et majeur·es incarcéré·es : « une punition dans la punition »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Faire de la recherche féministe : défis épistémologiques et méthodologiques au Québec et en France, 26, pp.2099. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cedref.2099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.232.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357077v1</w:t>
+                <w:t xml:space="preserve">halshs-04470530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Actually, it didn’t make much difference.” Experiences of Lockdown among Adolescents in Rural Working-Class</w:t>
               </w:r>
@@ -1525,213 +1525,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité juvénile et rapports de pouvoir : réflexions sur les conditions d’une éducation à la sexualité</w:t>
+                <w:t xml:space="preserve">Les surveillants pénitentiaires face à la sexualité des jeunes en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'Études Pénitentiaires et Criminologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04470545v1</w:t>
+                <w:t xml:space="preserve">hal-02266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les surveillants pénitentiaires face à la sexualité des jeunes en détention</w:t>
+                <w:t xml:space="preserve">Sexualité juvénile et rapports de pouvoir : réflexions sur les conditions d’une éducation à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Études Pénitentiaires et Criminologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.099.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266928v1</w:t>
+                <w:t xml:space="preserve">halshs-04470545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation populaire et animation à l’épreuve des discriminations Introduction</w:t>
               </w:r>
@@ -3464,225 +3464,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05131315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes s’ennuient et fuient la campagne</w:t>
+                <w:t xml:space="preserve">Pratiques alimentaires des étudiant·es en contexte de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Laporte</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
+                <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Charruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier Bleu, 2025, Idées reçues, 979-1-0318-0740-9</w:t>
+              <w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782111743229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04937844v1</w:t>
+                <w:t xml:space="preserve">halshs-05509430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques alimentaires des étudiant·es en contexte de précarité</w:t>
+                <w:t xml:space="preserve">Les jeunes s’ennuient et fuient la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Venet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">La Documentation française. </w:t>
+                <w:t xml:space="preserve">Jérémy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dé)Chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782111743229</w:t>
+              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, 2025, Idées reçues, 979-1-0318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05509430v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité des jeunes : entre éducation et paniques morales</w:t>
               </w:r>
@@ -4940,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.2099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.471.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Autain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cort&#233;s&#233;ro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02186598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1H4PXN9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cheynel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/enqueter-sur-la-jeunesse-outils-pratiques-denquete-analyses-9782200620370 " TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_sexualite_qui_vient-9782348083693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/liens-sociaux-numeriques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149460?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149460" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.2099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.471.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Autain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cort&#233;s&#233;ro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02186598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1H4PXN9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cheynel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/enqueter-sur-la-jeunesse-outils-pratiques-denquete-analyses-9782200620370 " TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_sexualite_qui_vient-9782348083693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/liens-sociaux-numeriques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149460?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149460" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>