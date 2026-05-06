--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Être jeune en prison. Expériences juvéniles et prises en charge institutionnelles</w:t>
+                <w:t xml:space="preserve">Devenir une jeune femme respectable par le travail dans les espaces ruraux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bréant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13ele⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272643v1</w:t>
+                <w:t xml:space="preserve">halshs-04987304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir une jeune femme respectable par le travail dans les espaces ruraux populaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Être jeune en prison. Expériences juvéniles et prises en charge institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Printemps 2025 (32), https://journals.openedition.org/sejed/13214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04987304v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation à la sexualité : d’une conception restrictive à une approche élargie de la sexualité des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 465, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -368,616 +368,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domination des mineur·es dans les prisons françaises : entre protection, infantilisation et abandon des institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surveiller la sexualité des jeunes : le travail non prescrit des surveillant·e·s dans les prisons pour mineur·e·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.115.0050⟩</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 47 (1), pp.91-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.471.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04470522v1</w:t>
+                <w:t xml:space="preserve">hal-04050216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité à parler de sa sexualité dans une enquête sociologique et rapports sociaux. Réflexions méthodologiques à partir d’une recherche sur les jeunes, la sexualité et internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La parentalité impensée et empêchée des jeunes mineur·es et majeur·es incarcéré·es : « une punition dans la punition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.232.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cedref.2099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04357077v1</w:t>
+                <w:t xml:space="preserve">halshs-04470530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentalité impensée et empêchée des jeunes mineur·es et majeur·es incarcéré·es : « une punition dans la punition »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Légitimité à parler de sa sexualité dans une enquête sociologique et rapports sociaux. Réflexions méthodologiques à partir d’une recherche sur les jeunes, la sexualité et internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Faire de la recherche féministe : défis épistémologiques et méthodologiques au Québec et en France, 26, pp.2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cedref.2099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.232.0169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04470530v1</w:t>
+                <w:t xml:space="preserve">hal-04357077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Actually, it didn’t make much difference.” Experiences of Lockdown among Adolescents in Rural Working-Class</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La domination des mineur·es dans les prisons françaises : entre protection, infantilisation et abandon des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Blum</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69, pp.38-45. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (3), pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revss.9799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.115.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04470580v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04470522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesses populaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Actually, it didn’t make much difference.” Experiences of Lockdown among Adolescents in Rural Working-Class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Coquard</w:t>
+                <w:t xml:space="preserve">Pauline Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 212, pp.8-20. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.38-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.31528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revss.9799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395185v1</w:t>
+                <w:t xml:space="preserve">halshs-04470580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveiller la sexualité des jeunes : le travail non prescrit des surveillant·e·s dans les prisons pour mineur·e·s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jeunesses populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 47 (1), pp.91-120. </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.8-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ds.471.0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.31528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050216v1</w:t>
+                <w:t xml:space="preserve">hal-04395185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Là-bas il y a les autres… mais on ne traîne pas avec ». Sociabilités locales et mise à l’écart chez les filles en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 14 (3), pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Autain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,51 +1141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intimité en institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités intragénérationnelles au moment de l’entrée dans l’âge adulte. Apports des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29-30 (1), pp.37-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,51 +1323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité juvénile et rapports de pouvoir : réflexions sur les conditions d’une éducation à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1427,51 +1427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des filles à l’épreuve de l’enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,64 +1531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surveillants pénitentiaires face à la sexualité des jeunes en détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité juvénile et rapports de pouvoir : réflexions sur les conditions d’une éducation à la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,455 +1711,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation populaire et animation à l’épreuve des discriminations Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trajectoires familiales, scolaires et amoureuses: comment les mineurs incarcérés traversent leur jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Porte</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Jeunes vulnérables. Incidences sur les parcours d'entrée dans la vie active, 4, pp.45-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941919v1</w:t>
+                <w:t xml:space="preserve">halshs-01849086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes sociales, sexuelles et genrées des jeunes détenus en France au moment de leur passage à l'âge adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éducation populaire et animation à l’épreuve des discriminations Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cortéséro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+                <w:t xml:space="preserve">Emmanuel Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue jeunes et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (1), pp.114-132</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04470562v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Vulnérabilités et incidences sur les parcours d’entrée dans la vie adulte : les jeunes une population spécifique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Normes sociales, sexuelles et genrées des jeunes détenus en France au moment de leur passage à l'âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
+                <w:t xml:space="preserve">Benoit Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue jeunes et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.114-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186598v1</w:t>
+                <w:t xml:space="preserve">halshs-04470562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires familiales, scolaires et amoureuses: comment les mineurs incarcérés traversent leur jeunesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction. Vulnérabilités et incidences sur les parcours d’entrée dans la vie adulte : les jeunes une population spécifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Jeunes vulnérables. Incidences sur les parcours d'entrée dans la vie active, 4, pp.45-73. </w:t>
+              <w:t xml:space="preserve">, 2018, Jeunes vulnérables. Incidences sur les parcours d'entrée dans la vie active, 4, https://journals.openedition.org/popvuln/983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/popvuln.799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01849086v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mes vrais potes, ils sont dehors ». L’adolescence en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,51 +2206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dits et non-dits sur la sexualité dans la relation entre jeunes et professionnels de la Protection Judiciaire de la Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2303,213 +2303,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités et entrée dans l’âge adulte : éclairage sur la situation des jeunes vivant en France</w:t>
+                <w:t xml:space="preserve">Consentir à...&amp;quot; : la sexualité à l'adolescence aux prises avec les normes socio-éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Loncle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constance Cheynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Regards (Paris, 1995)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunesses : études et synthèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01329403v1</w:t>
+                <w:t xml:space="preserve">hal-01638397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consentir à...&amp;quot; : la sexualité à l'adolescence aux prises avec les normes socio-éducatives</w:t>
+                <w:t xml:space="preserve">Inégalités et entrée dans l’âge adulte : éclairage sur la situation des jeunes vivant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Cheynel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunesses : études et synthèses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux Regards (Paris, 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les jeunes et la protection sociale, 48, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/regar.048.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638397v1</w:t>
+                <w:t xml:space="preserve">halshs-01329403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2527,90 +2527,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être jeune en prison. Expériences juvéniles et prises en charge institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bréant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Printemps 2025 (32), https://journals.openedition.org/sejed/13196, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2635,51 +2635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intimités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,77 +2771,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur l'animation jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le cavalier bleu. 2026, 979-10-318-0826-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2859,51 +2859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles du coin. Vivre et grandir en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de sciences po. 2023, 9782724640922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes, la sexualité et internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,51 +3009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la jeunesse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782200620370</w:t>
             </w:r>
           </w:p>
@@ -3106,415 +3106,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarités locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapitre 10. La sexualité en pratique. Actes sexuels, pratiques numériques et autosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergstrom Marie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les solidarités, dir. Anne Bazin, Anne Bidois, Marion Charpenel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La sexualité qui vient. Jeunesse et relations intimes après Metoo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.171-184, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.bergs.2025.01.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04937885v1</w:t>
+                <w:t xml:space="preserve">halshs-05131324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sexualité en pratique. Actes sexuels, pratiques numériques et autosexualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chapitre 5. Apprendre sur la sexualité. Les pairs et les partenaires en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie Bergström. </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rahib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergström Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sexualité qui vient. Jeunesse et relations intimes après #Metoo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La sexualité qui vient. Jeunesse et relation intimes après #Metoo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.87-99, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.bergs.2025.01.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05050646v1</w:t>
+                <w:t xml:space="preserve">halshs-05131315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10. La sexualité en pratique. Actes sexuels, pratiques numériques et autosexualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La sexualité en pratique. Actes sexuels, pratiques numériques et autosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bozon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bergstrom Marie. </w:t>
+              <w:t xml:space="preserve">Marie Bergström. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sexualité qui vient. Jeunesse et relations intimes après Metoo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La sexualité qui vient. Jeunesse et relations intimes après #Metoo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.170-184, 2025, 978-2-348-08369-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05131324v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Apprendre sur la sexualité. Les pairs et les partenaires en première ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Solidarités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sexualité qui vient. Jeunesse et relation intimes après #Metoo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les solidarités, dir. Anne Bazin, Anne Bidois, Marion Charpenel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2025, 9782384280209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.bergs.2025.01.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05131315v1</w:t>
+                <w:t xml:space="preserve">halshs-04937885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques alimentaires des étudiant·es en contexte de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes s’ennuient et fuient la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité des jeunes : entre éducation et paniques morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des femmes. Un recul des inégalités ? dir. Isabelle Attané, Carole Brugeilles, Wilfried Rault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.48-49, 2024, 9782080435859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3737,51 +3737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité des jeunes et internet : des pratiques culturelles ordinaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3823,51 +3823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire sans fin. L’inégale expérience de l’épidémie de COVID-19 chez les étudiants et étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3909,51 +3909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de soi et de « sa » sexualité à l’adolescence : pratiques, normes et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4017,51 +4017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surveillants de prison : des professionnels de jeunesse ? L’implication improbable des surveillants pénitentiaires dans la prise en charge de l’intimité et de la sexualité des jeunes détenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des professionnels pour les jeunes. Sociologie d’un monde fragmenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, 2021, 9791034606764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4086,64 +4086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, intimité et respectabilité chez les jeunes en prison : comment les hiérarchies carcérales rejoignent les hiérarchies sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,64 +4216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, intimité et respectabilité chez les jeunes en prison : Comment les hiérarchies carcérales rejoignent les hiérarchies sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des jeunes à la marge ? Transgressions des sexes et conformité de genre dans les groupes juvéniles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2753576920</w:t>
@@ -4334,64 +4334,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoir 18 ans en prison. Devenir adulte derrière les barreaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Injep. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4409,51 +4409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, explorer, partager sa sexualité en ligne. Usages d’Internet dans la socialisation à la sexualité à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,64 +4484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité, amour et normes de genre. Enquête sur la jeunesse incarcérée et son encadrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4576,77 +4576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée dans la sexualité des adolescent(e)s : la question du consentement. Enquête en milieu scolaire auprès des jeunes et des intervenant(e)s en éducation à la sexualité [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la jeunesse et de l'éducation populaire. 2015, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4700,51 +4700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraception d'urgence. Analyse sociologique des pratiques contraceptives de jeunes femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4940,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.2099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.471.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Autain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cort&#233;s&#233;ro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coquard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02186598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.983" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1H4PXN9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cheynel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/enqueter-sur-la-jeunesse-outils-pratiques-denquete-analyses-9782200620370 " TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_sexualite_qui_vient-9782348083693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/liens-sociaux-numeriques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149460?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149460" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.471.0093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.2099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9799" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31528" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.014.0071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Autain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.008.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cort&#233;s&#233;ro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coquard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02186598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.983" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2017.3243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1H4PXN9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Cheynel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02706327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/enqueter-sur-la-jeunesse-outils-pratiques-denquete-analyses-9782200620370 " TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bergs.2025.01.0087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_sexualite_qui_vient-9782348083693" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Laporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/liens-sociaux-numeriques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/149460?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.149460" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04475413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638414v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00903733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>