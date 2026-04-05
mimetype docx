--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -853,1481 +853,1481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct One-Step Seedless Hydrothermal Growth of ZnO Nanostructures on Zinc: Primary Study for Photocatalytic Roof Development for Rainwater Purification</w:t>
+                <w:t xml:space="preserve">Les nanomatériaux au service des routes dépolluantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Piebourg</w:t>
+                <w:t xml:space="preserve">Nicolas Hautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Duc</w:t>
+                <w:t xml:space="preserve">Flavien Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Matériaux de la route et de la voirie » (987), p. 26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036443v1</w:t>
+                <w:t xml:space="preserve">hal-04438999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving natural sunlight photocatalytic efficiency of ZnO nanowires decorated by iron oxide cocatalyst via a simple drop method</w:t>
+                <w:t xml:space="preserve">Direct One-Step Seedless Hydrothermal Growth of ZnO Nanostructures on Zinc: Primary Study for Photocatalytic Roof Development for Rainwater Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongri Suo</w:t>
+                <w:t xml:space="preserve">Aurélie Piebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Tang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125304⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543999v1</w:t>
+                <w:t xml:space="preserve">hal-04036443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Concrete Developed by Short Seedless Hydrothermal Method for Water Purification</w:t>
+                <w:t xml:space="preserve">Improving natural sunlight photocatalytic efficiency of ZnO nanowires decorated by iron oxide cocatalyst via a simple drop method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongri Suo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12121620⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 275, pp.125304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036429v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanowire-Based Piezoelectric Nanogenerator Device Performance Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Serairi</w:t>
+                <w:t xml:space="preserve">Photocatalytic Concrete Developed by Short Seedless Hydrothermal Method for Water Purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12121620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12081023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04036448v1</w:t>
+                <w:t xml:space="preserve">hal-04036429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermally Grown ZnO Nanostructures for Water Purification via Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst12030308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional metamaterials as meta-foams for optimized surface-enhanced solar steam generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO Nanowire-Based Piezoelectric Nanogenerator Device Performance Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111793⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12081023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447917v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanomatériaux au service des routes dépolluantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">Two-dimensional metamaterials as meta-foams for optimized surface-enhanced solar steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hautière</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Geisler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xueyong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.111793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438999v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diaa Khalil</w:t>
+                <w:t xml:space="preserve">HPLC‐MS and UV–Visible Coupled Analysis of Methylene Blue Photodegradation by Hydrothermally Grown ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (24), pp.2100532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544003v1</w:t>
+                <w:t xml:space="preserve">hal-03543987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.1289. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543997v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanostructures based innovative photocatalytic road for air purification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128447⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328470v1</w:t>
+                <w:t xml:space="preserve">hal-03543997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High flow rate microreactors integrating in situ grown ZnO nanowires for photocatalytic degradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roy</w:t>
+                <w:t xml:space="preserve">ZnO nanostructures based innovative photocatalytic road for air purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Zerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1re00325a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 318, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543993v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC‐MS and UV–Visible Coupled Analysis of Methylene Blue Photodegradation by Hydrothermally Grown ZnO Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">High flow rate microreactors integrating in situ grown ZnO nanowires for photocatalytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mong-Tu Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 218 (24), pp.2100532. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1re00325a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543987v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO Nanostructure Based Photocatalysis for Water Purification NanoWorld Journal Research Article Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ghozlane Habba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,64 +2413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart ZnO decorated optimized engineering materials for water purification under natural sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Zerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Jai Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Ousmane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.934. </w:t>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3106,51 +3106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D744D547"/>
+    <w:nsid w:val="587401B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3535,51 +3535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yamin-leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122692330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAU-3339-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Abou Zeid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Piebourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Suo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12081023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12030308" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Zerelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mong-Tu Perrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1re00325a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100532" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2020-074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0102-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yamin-leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122692330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAU-3339-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Abou Zeid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Piebourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Suo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121620" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12030308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12081023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Zerelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mong-Tu Perrault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1re00325a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2020-074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0102-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>