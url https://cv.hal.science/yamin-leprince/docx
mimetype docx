--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,2742 +347,2608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and Photocatalytic Properties of ZnO Nanostructure Decorated Coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">Novel ZnO-Based Nanostructures: Synthesis, Characterization and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guangyin Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings14010041⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447912v1</w:t>
+                <w:t xml:space="preserve">hal-04036469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ZnO-Based Nanostructures: Synthesis, Characterization and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guangyin Jing</w:t>
+                <w:t xml:space="preserve">Antibacterial and Photocatalytic Properties of ZnO Nanostructure Decorated Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Abou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma El Zein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.338. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst13020338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings14010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036469v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and Photocatalytic Properties of ZnO Nanostructure Decorated Coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rossano</w:t>
+                <w:t xml:space="preserve">Potential of a Miniature Spectral Analyzer for District-Scale Monitoring of Multiple Gaseous Air Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momen Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Ghoname</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings14010041⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.6343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23146343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369326v1</w:t>
+                <w:t xml:space="preserve">hal-04447924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a Miniature Spectral Analyzer for District-Scale Monitoring of Multiple Gaseous Air Pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermally Grown ZnO Nanostructures for Water Purification via Photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12030308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23146343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447924v1</w:t>
+                <w:t xml:space="preserve">hal-04036461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nanomatériaux au service des routes dépolluantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO Nanowire-Based Piezoelectric Nanogenerator Device Performance Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouget</w:t>
+                <w:t xml:space="preserve">Linda Serairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12081023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438999v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct One-Step Seedless Hydrothermal Growth of ZnO Nanostructures on Zinc: Primary Study for Photocatalytic Roof Development for Rainwater Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Piebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.1231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal12101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving natural sunlight photocatalytic efficiency of ZnO nanowires decorated by iron oxide cocatalyst via a simple drop method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongri Suo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 275, pp.125304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Concrete Developed by Short Seedless Hydrothermal Method for Water Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.1620. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12121620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermally Grown ZnO Nanostructures for Water Purification via Photocatalysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-dimensional metamaterials as meta-foams for optimized surface-enhanced solar steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12030308⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.111793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036461v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanowire-Based Piezoelectric Nanogenerator Device Performance Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Serairi</w:t>
+                <w:t xml:space="preserve">Les nanomatériaux au service des routes dépolluantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Matériaux de la route et de la voirie » (987), p. 26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036448v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional metamaterials as meta-foams for optimized surface-enhanced solar steam generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447917v1</w:t>
+                <w:t xml:space="preserve">hal-03544003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC‐MS and UV–Visible Coupled Analysis of Methylene Blue Photodegradation by Hydrothermally Grown ZnO Nanowires</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100532⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543987v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diaa Khalil</w:t>
+                <w:t xml:space="preserve">ZnO nanostructures based innovative photocatalytic road for air purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Zerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 318, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544003v1</w:t>
+                <w:t xml:space="preserve">hal-03328470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High flow rate microreactors integrating in situ grown ZnO nanowires for photocatalytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mong-Tu Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1re00325a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543997v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanostructures based innovative photocatalytic road for air purification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Zerelli</w:t>
+                <w:t xml:space="preserve">HPLC‐MS and UV–Visible Coupled Analysis of Methylene Blue Photodegradation by Hydrothermally Grown ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128447⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (24), pp.2100532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328470v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High flow rate microreactors integrating in situ grown ZnO nanowires for photocatalytic degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">ZnO Nanostructure Based Photocatalysis for Water Purification NanoWorld Journal Research Article Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ghozlane Habba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NanoWorld Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17756/nwj.2020-074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1re00325a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03543993v1</w:t>
+                <w:t xml:space="preserve">hal-03544009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanostructure Based Photocatalysis for Water Purification NanoWorld Journal Research Article Open Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart ZnO decorated optimized engineering materials for water purification under natural sunlight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Zerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoWorld Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.119592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17756/nwj.2020-074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544009v1</w:t>
+                <w:t xml:space="preserve">hal-03544018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart ZnO decorated optimized engineering materials for water purification under natural sunlight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Continuous Monitoring of Air Purification: A Study on Volatile Organic Compounds in a Gas Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jai Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Ousmane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20030934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544018v1</w:t>
+                <w:t xml:space="preserve">hal-02478118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Monitoring of Air Purification: A Study on Volatile Organic Compounds in a Gas Cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mazen Erfan</w:t>
+                <w:t xml:space="preserve">Regulation of lipid droplets in live preadipocytes using optical diffraction tomography and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Mao Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (16), pp.22994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.022994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20030934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02478118v1</w:t>
+                <w:t xml:space="preserve">hal-04447589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of lipid droplets in live preadipocytes using optical diffraction tomography and Raman spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct growth of ZnO nanowires on civil engineering materials: smart materials for supported photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-019-0102-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.022994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447589v1</w:t>
+                <w:t xml:space="preserve">hal-04447620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of ZnO nanowires on civil engineering materials: smart materials for supported photodegradation</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+                <w:t xml:space="preserve">D. Abi-Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Abi-Saab</w:t>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (11), pp.1807-1814. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-012-1486-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-012-1486-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,151 +2958,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3304,51 +3170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="587401B9"/>
+    <w:nsid w:val="9045BFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3535,51 +3401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yamin-leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122692330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAU-3339-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Abou Zeid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14010041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Piebourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Suo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121620" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12030308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12081023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerivel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Zerelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mong-Tu Perrault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1re00325a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2020-074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0102-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yamin-leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122692330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAU-3339-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Abou Zeid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c03709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyin Jing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma El Zein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14010041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12030308" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Serairi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12081023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Piebourg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongri Suo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qiao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125304" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Geisler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerivel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Zerelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lacour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mong-Tu Perrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1re00325a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100532" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2020-074" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119592" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0102-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>