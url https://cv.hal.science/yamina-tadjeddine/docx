--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -282,560 +282,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le shadow banking : forme structurelle du capitalisme bancaire financiarisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (142), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.142.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The marketization of the French public finance before capitalism : The Paulette edict of 1604</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economy and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (3), pp.471-493. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08913811.2021.1875688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08913811.2021.1875688⟩</w:t>
+                <w:t xml:space="preserve">hal-03233516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisations financières et diversité du capitalisme financier : le cas des fusions-acquisitions en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Thine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (24), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.024.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Édit de la Paulette (1604) : la marchéisation des finances royales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (142), pp.49-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.142.0049⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3 (135), pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.135.0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Thine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-border workers and financial instability : a frequency domain causality analysis applied to the Luxembourg financial centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.024.0041⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.280-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2019.1613496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Banking Crises Really an Equal Opportunity Menace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouvatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.619-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11130/jei.2019.34.4.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390133v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-02131186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision financière au prisme de la théorie économique, de la finance comportementale et des sciences sociales</w:t>
               </w:r>
@@ -1360,165 +1360,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La loi sur les Banques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.89 - 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les déréglements financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens-Dessous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.21 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386066v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01386068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a practical approach to responsible innovation in finance: New Product Committees revisited</w:t>
               </w:r>
@@ -2063,51 +2063,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paulette Edict (1604) : the Marketization of the Royal Finances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,221 +2139,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du BETA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BETA, Mar 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cross-border Workers and Financial Instability: A Frequency Domain Causality Analysis Applied to the Luxembourg Financial Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Taiwan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Édit de la Paulette (1604) : Rupture marchande et sociétale, une perspective socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,51 +2391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2473,51 +2473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Édit de la Paulette (1604) : une rupture économique, financière et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2555,51 +2555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'intéresser aux conséquences économiques et politiques de la dette publique. Le cas des offices à l'ère de Sully</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,50 +3528,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rationalité cognitive du spéculateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions universitaires européennes, 224 p., 2016, 978-3-639-52680-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de la Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3586,119 +3648,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411495v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01762203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la finance</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Édit de la Paulette (1604) : financiarisation de la dette publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,50 +4350,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Service Financier, Coordinations non marchandes, rationalités et valeur dans le monde financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Septentrion, pp.375 - 380, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service financier, un bien singulièrement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Septentrion, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment domestiquer (enfin) la finance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4402,195 +4540,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour sortir de l'impasse ?conomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liens qui lib?rent, pp.49 - 62, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589237v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01410818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
               </w:r>
@@ -5459,51 +5459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5534,51 +5534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'origine de la financiarisation de la dette publique française : l'Édit de la Paulette de 1604 et ses conséquences économiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6258,51 +6258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Zellagui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2019.34.4.619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.022.0100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1461123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bilon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadjeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Serve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Abbad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Zellagui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2019.34.4.619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.022.0100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1461123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bilon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadjeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Serve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Abbad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>