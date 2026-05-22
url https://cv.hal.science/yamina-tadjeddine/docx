--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -633,209 +633,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are Banking Crises Really an Equal Opportunity Menace ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.619-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11130/jei.2019.34.4.619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cross-border workers and financial instability : a frequency domain causality analysis applied to the Luxembourg financial centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.280-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504851.2019.1613496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02131186v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02390133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision financière au prisme de la théorie économique, de la finance comportementale et des sciences sociales</w:t>
               </w:r>
@@ -1360,165 +1360,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les déréglements financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.21 - 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi sur les Banques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.89 - 92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01386066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a practical approach to responsible innovation in finance: New Product Committees revisited</w:t>
               </w:r>
@@ -2227,51 +2227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border Workers and Financial Instability: A Frequency Domain Causality Analysis Applied to the Luxembourg Financial Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,177 +3528,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de la Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Septentrion, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rationalité cognitive du spéculateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions universitaires européennes, 224 p., 2016, 978-3-639-52680-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762203v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01411495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la finance</w:t>
               </w:r>
@@ -6258,51 +6258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Zellagui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2019.34.4.619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.022.0100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1461123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bilon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadjeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Serve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Abbad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876471v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Zellagui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.142.0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02873574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.024.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2019.34.4.619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.022.0100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2018.1461123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bilon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galanti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadjeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411626v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bozzo-Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01762203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cavalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suel Elisabeth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aglietta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Serve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589237v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410819v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00224544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Abbad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>