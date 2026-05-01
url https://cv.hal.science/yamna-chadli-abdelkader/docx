--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1973,182 +1973,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pacte du double parcours dans « La Pente Les Crépuscules » du poète Zaghloul Morsy</w:t>
+                <w:t xml:space="preserve">Des ateliers d’écriture avec les publics de proximité autour des « Festins de l’exil » de Malek Alloula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amédégnato, Sénamin and Gbanou, Sélom Komlan and Ngalasso-Mwatha, Musanji and Centre d'études linguistiques et littéraires francophones et africaines and University of Calgary. </w:t>
+              <w:t xml:space="preserve">Villate, Pascale and Vosgin, Jean-Pierre and Journée profession : bibliothécaire and Institut universitaire de technologie Michel de Montaigne Filière Bibliothèque-médiathèque and Centre de recherches sur le livre, la littérature and Université Michel de Montaigne-Bordeaux III. Centre de formation d'apprentis Métiers du livre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légitimité, légitimation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le rôle social des bibliothèques dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.229--241, 2011, 978-2-86781-727-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999155v1</w:t>
+                <w:t xml:space="preserve">hal-01999153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers d’écriture avec les publics de proximité autour des « Festins de l’exil » de Malek Alloula</w:t>
+                <w:t xml:space="preserve">Le pacte du double parcours dans « La Pente Les Crépuscules » du poète Zaghloul Morsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Villate, Pascale and Vosgin, Jean-Pierre and Journée profession : bibliothécaire and Institut universitaire de technologie Michel de Montaigne Filière Bibliothèque-médiathèque and Centre de recherches sur le livre, la littérature and Université Michel de Montaigne-Bordeaux III. Centre de formation d'apprentis Métiers du livre. </w:t>
+              <w:t xml:space="preserve">Amédégnato, Sénamin and Gbanou, Sélom Komlan and Ngalasso-Mwatha, Musanji and Centre d'études linguistiques et littéraires francophones et africaines and University of Calgary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle social des bibliothèques dans la ville</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Légitimité, légitimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.281--298, 2011, 978-2-86781-734-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.36548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999153v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Garmadi</w:t>
               </w:r>
@@ -2657,51 +2657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Barry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Chadli Abdelkader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/le-francais-et-ses-usages-dans-l-espace-francophone-creativites-langagieres-et-identites-socio-discursives-5308.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Abdelkader" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.34563" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.35003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.35482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.36548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.42424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Barry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Chadli Abdelkader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/index.php/le-francais-et-ses-usages-dans-l-espace-francophone-creativites-langagieres-et-identites-socio-discursives-5308.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Barry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308503v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Abdelkader" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.4588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.34563" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.35003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.35482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999153v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.36548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.42424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>