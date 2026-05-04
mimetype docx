--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -220,161 +220,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Late Jurassic Final Closure of the Mongol-Okhotsk Ocean in Its Eastern Segment: Constraints From New Paleomagnetic Investigations</w:t>
+                <w:t xml:space="preserve">Triassic Intracontinental Crustal Reworking of the Eastern Tianshan: New Insights From Late Triassic Adakitic and Low‐Sr/Y Granitoids in the Bogda Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Zhao</w:t>
+                <w:t xml:space="preserve">Xinghua Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Hou</w:t>
+                <w:t xml:space="preserve">Tingting Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhua Jia</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Appel</w:t>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenglong Deng</w:t>
+                <w:t xml:space="preserve">Yuxin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130, </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05227372v1</w:t>
+                <w:t xml:space="preserve">insu-05328543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and equipment‐free identification of papaya mealybug Paracoccus marginatus based on RPA ‐ CRISPR / Cas12a</w:t>
               </w:r>
@@ -488,204 +488,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triassic Intracontinental Crustal Reworking of the Eastern Tianshan: New Insights From Late Triassic Adakitic and Low‐Sr/Y Granitoids in the Bogda Range</w:t>
+                <w:t xml:space="preserve">A Possible Late Jurassic Final Closure of the Mongol-Okhotsk Ocean in Its Eastern Segment: Constraints From New Paleomagnetic Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghua Ni</w:t>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Cao</w:t>
+                <w:t xml:space="preserve">Yifei Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Zhenhua Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">Erwin Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxin Sun</w:t>
+                <w:t xml:space="preserve">Chenglong Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05328543v1</w:t>
+                <w:t xml:space="preserve">insu-05227372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling of Magnetic Fabrics From Magnetic Remanences: Insights From Migmatites in Central Tianshan, NW China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunpeng Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1043,64 +1043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From early Paleozoic subduction to end-Carboniferous post-orogenic collapse: New constraints on the tectonic evolution of the Central and South Tianshan (NW China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghua Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abu Anbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,64 +1164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Triassic initial closure of the Mongol-Okhotsk Ocean in the western segment: constraints from sedimentological, detrital zircon ages and paleomagnetic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,987 +1292,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04191545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic study on the Early Permian Gubaoquan doleritic dike swarm in the southern Beishan area, NW China: Implications for the tectonic and paleogeographic reconstructions of the southern Central Asian Orogenic Belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhu</w:t>
+                <w:t xml:space="preserve">Tectonic controls on magmatic tempo in an active continental margin: Insights from the Early Cretaceous syn‐tectonic magmatism in the Changle‐Nan’ao Belt, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2023.105832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04191534v1</w:t>
+                <w:t xml:space="preserve">insu-03978666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic controls on magmatic tempo in an active continental margin: Insights from the Early Cretaceous syn‐tectonic magmatism in the Changle‐Nan’ao Belt, South China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Jurassic–Early Cretaceous tectonic evolution of the North China Craton and Yanshanian intracontinental orogeny in East Asia: New insights from a general review of stratigraphy, structures, and magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huabiao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.104320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03978666v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03959137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurassic–Early Cretaceous tectonic evolution of the North China Craton and Yanshanian intracontinental orogeny in East Asia: New insights from a general review of stratigraphy, structures, and magmatism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the foreland basins on either side of the Tian Shan and implications for lithospheric architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huabiao Qiu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shengli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104320⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.106344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03959137v1</w:t>
+                <w:t xml:space="preserve">insu-04111625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the foreland basins on either side of the Tian Shan and implications for lithospheric architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and final closure of the Mongol-Okhotsk Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106344⟩</w:t>
+              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (11), pp.2497-2513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-023-1165-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04111625v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04359838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and final closure of the Mongol-Okhotsk Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bei Xu</w:t>
+                <w:t xml:space="preserve">Paleomagnetic study on the Early Permian Gubaoquan doleritic dike swarm in the southern Beishan area, NW China: Implications for the tectonic and paleogeographic reconstructions of the southern Central Asian Orogenic Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (11), pp.2497-2513. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.105832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11430-023-1165-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2023.105832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04359838v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04191534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the Tian Shan Drives Migration of the Conglomerate‐Sandstone Transition in the Southern Junggar Foreland Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Mesozoic Anatexis‐Induced Strain Partitioning and Gneiss Doming in the Yunkai Massif, South China: A Response to Contrasted Dynamics of Paleo‐Pacific and Paleo‐Tethys Subductions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxiang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Sinclair</w:t>
+                <w:t xml:space="preserve">Jiashuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL097545⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03631181v1</w:t>
+                <w:t xml:space="preserve">insu-03808214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Mesozoic Anatexis‐Induced Strain Partitioning and Gneiss Doming in the Yunkai Massif, South China: A Response to Contrasted Dynamics of Paleo‐Pacific and Paleo‐Tethys Subductions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiashuo Liu</w:t>
+                <w:t xml:space="preserve">Growth of the Tian Shan Drives Migration of the Conglomerate‐Sandstone Transition in the Southern Junggar Foreland Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenghua Lu</w:t>
+                <w:t xml:space="preserve">Yongxiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liangshu Shu</w:t>
+                <w:t xml:space="preserve">Hugh Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (10), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022TC007457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03808214v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03631181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Southern Junggar Foreland Basin System Adjacent to the Northern Tian Shan, Northwestern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongtao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2317,2648 +2317,2648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intracontinental orogen exhumed by basement-slice imbrication in the Longmenshan Thrust Belt of the Eastern Tibetan Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and kinematic evolution of strike-slip shear zones around and in the Central Tianshan: insights for eastward tectonic wedging in the southwest Central Asian Orogenic Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhua Xue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Johan de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35826.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.104279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03186417v1</w:t>
+                <w:t xml:space="preserve">insu-03105432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational band engineering and structural manipulations inducing high thermoelectric performance in n-type CoSb3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Neoproterozoic (870–820 Ma) amalgamation of the Tarim craton (northwestern China) and the final assembly of Rodinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyou He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenglong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-H. Zheng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ross N Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105683⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (11), pp.1277-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G48837.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103500v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03286795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal heterogeneity of magma emplacement process and its constraints on localization of associated orebody: A case study in the Shizishan orefield of the Tongling Ore Cluster, east China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+                <w:t xml:space="preserve">A large-scale outdoor atmospheric simulation smog chamber for studying atmospheric photochemical processes: Characterization and preliminary application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuezhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weigang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liangming Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xu Xia</w:t>
+                <w:t xml:space="preserve">Maofa Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.185-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03439459v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the provenance and evolution of the Western Alps Molasse Basin by detrital zircon U–Pb geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyue Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyue Zhu</w:t>
+                <w:t xml:space="preserve">Xiaoxuan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 110, pp.1805-1826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00531-021-02041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03231631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underthrusting of the Tarim lithosphere beneath the western Kunlun range, insights from seismic profiling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (2), pp.e2019TC005932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019TC005932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03141119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and kinematic evolution of strike-slip shear zones around and in the Central Tianshan: insights for eastward tectonic wedging in the southwest Central Asian Orogenic Belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinghua Ni</w:t>
+                <w:t xml:space="preserve">Rational band engineering and structural manipulations inducing high thermoelectric performance in n-type CoSb3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-H. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan de Grave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+                <w:t xml:space="preserve">X.-L. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-W. Ao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-D. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104279⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.105683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03105432v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Neoproterozoic (870–820 Ma) amalgamation of the Tarim craton (northwestern China) and the final assembly of Rodinia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chenglong Deng</w:t>
+                <w:t xml:space="preserve">Spatial-temporal heterogeneity of magma emplacement process and its constraints on localization of associated orebody: A case study in the Shizishan orefield of the Tongling Ore Cluster, east China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (Part B), pp.104587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G48837.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03286795v1</w:t>
+                <w:t xml:space="preserve">insu-03439459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale outdoor atmospheric simulation smog chamber for studying atmospheric photochemical processes: Characterization and preliminary application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuezhong Wang</w:t>
+                <w:t xml:space="preserve">Eocene pre- and syn-obduction tectonics in New Caledonia (Southwest Pacific), a case for oblique subduction, transcurrent tectonics and oroclinal bending; structural and paleomagnetic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weigang Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iseppi Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 811, pp.228875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181168v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03207625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene pre- and syn-obduction tectonics in New Caledonia (Southwest Pacific), a case for oblique subduction, transcurrent tectonics and oroclinal bending; structural and paleomagnetic evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iseppi Marion</w:t>
+                <w:t xml:space="preserve">Magma chamber-related transition from magmatic to solid-state fabrics within the Late Triassic granitic Dushan pluton (North China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huabiao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingtong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228875⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227 (2), pp.759-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03207625v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03327725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma chamber-related transition from magmatic to solid-state fabrics within the Late Triassic granitic Dushan pluton (North China)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
+                <w:t xml:space="preserve">The construction mechanism of the Neoproterozoic S-type Sanfang-Yuanbaoshan granitic plutons in the Jiangnan Orogenic Belt, South China: Insights from geological observation, geochronology, AMS and Bouguer gravity modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaolei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingtong Meng</w:t>
+                <w:t xml:space="preserve">Zuohai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 227 (2), pp.759-775. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.106054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.106054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03327725v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03085830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction mechanism of the Neoproterozoic S-type Sanfang-Yuanbaoshan granitic plutons in the Jiangnan Orogenic Belt, South China: Insights from geological observation, geochronology, AMS and Bouguer gravity modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neoproterozoic plate tectonic process and Phanerozoic geodynamic evolution of the South China Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaolei Yan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Jinlong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuohai Feng</w:t>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 354, pp.106054. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2020.106054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03085830v1</w:t>
+                <w:t xml:space="preserve">insu-03169133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoproterozoic plate tectonic process and Phanerozoic geodynamic evolution of the South China Block</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intracontinental orogen exhumed by basement-slice imbrication in the Longmenshan Thrust Belt of the Eastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinlong Yao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Zhenhua Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.103596. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B35826.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03169133v1</w:t>
+                <w:t xml:space="preserve">insu-03186417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coseismic Underground Rupture, Geometry, Historical Surface Deformations and Seismic Potentials of the March 28, 2019 Mw 5.04 Mangya earthquake fault</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Limits of π‐Acid Catalysis Using Strongly Electrophilic Main Group Metal Complexes: The Case of Zinc and Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wujun Wu</w:t>
+                <w:t xml:space="preserve">Jiaxin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghong Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yongxiang Li</w:t>
+                <w:t xml:space="preserve">Marie Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Djurovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006244⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (56), pp.12831-12838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02977840v2</w:t>
+                <w:t xml:space="preserve">hal-03097839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Triassic extensional tectonics in the northern North China Craton, insights from a multidisciplinary study of the Wangtufang pluton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huabiao Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingtong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 200, pp.104462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02877251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of inherited structure on granite emplacement: An example from the Late Jurassic Shibei pluton in the Wuyishan area (South China) and its tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 779, pp.228394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02496416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of π‐Acid Catalysis Using Strongly Electrophilic Main Group Metal Complexes: The Case of Zinc and Aluminium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Vayer</w:t>
+                <w:t xml:space="preserve">Coseismic Underground Rupture, Geometry, Historical Surface Deformations and Seismic Potentials of the March 28, 2019 Mw 5.04 Mangya earthquake fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Djurovic</w:t>
+                <w:t xml:space="preserve">Wujun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Qinghong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (56), pp.12831-12838. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.e2020TC006244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097839v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02977840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on intensive crystallization parameters and fractionation in A‐type granites: a case study on the Qitianling Pluton, South China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time constraints on the closure of the Paleo–South China Ocean and the Neoproterozoic assembly of the Yangtze and Cathaysia blocks: Insight from new detrital zircon analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaolei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Huang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renbo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017490⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02288868v1</w:t>
+                <w:t xml:space="preserve">insu-02139064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Intracontinental Tectonics of the SW Central Asian Orogenic Belt by the Early Permian Paleomagnetic Pole for the Turfan‐Hami Block</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titanite: A potential solidus barometer for granitic magma systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rucheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017680⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (8), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02404740v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02408384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time constraints on the closure of the Paleo–South China Ocean and the Neoproterozoic assembly of the Yangtze and Cathaysia blocks: Insight from new detrital zircon analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Experimental constraints on intensive crystallization parameters and fractionation in A‐type granites: a case study on the Qitianling Pluton, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rucheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (10), pp.10132-10152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.03.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02139064v1</w:t>
+                <w:t xml:space="preserve">insu-02288868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanite: A potential solidus barometer for granitic magma systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the Intracontinental Tectonics of the SW Central Asian Orogenic Belt by the Early Permian Paleomagnetic Pole for the Turfan‐Hami Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351 (8), pp.551-561. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.12366-12387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02408384v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02404740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
               </w:r>
@@ -4970,64 +4970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5078,103 +5078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple emplacement and exhumation history of the Late Mesozoic Dayunshan-Mufushan batholith in Southeast China and its tectonic significance: 2. Magnetic fabrics and gravity survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.711-731. </w:t>
@@ -5212,64 +5212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appalachian-style multi-terrane Wilson cycle model for the assembly of South China: COMMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5316,103 +5316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple emplacement and exhumation history of the Late Mesozoic Dayunshan-Mufushan batholith in Southeast China and its tectonic significance: 1. Structural analysis and geochronological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.689-710. </w:t>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Jurassic extensional event in the central part of the South China Block – evidence from the Laoshan’ao shear zone and Xiangdong Tungsten deposit (Hunan, SE China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanlin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (11-14), 21 p. </w:t>
@@ -5578,373 +5578,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01644291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation outpaced by crustal thickening in the eastern Tianshan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">Tectonics and Geodynamics of South China: an introductory note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
+                <w:t xml:space="preserve">Zhuohai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dominguez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ziqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01610154v1</w:t>
+                <w:t xml:space="preserve">insu-01406026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics and Geodynamics of South China: an introductory note</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Denudation outpaced by crustal thickening in the eastern Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuohai Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liangshu Shu</w:t>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqin Xu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.179-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2016.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01406026v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01610154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Late Jurassic to Early Cretaceous peraluminous granitoids in the northeastern Hunan province (middle Yangtze region), South China: Geodynamic implications for the Paleo-Pacific subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, Part A, pp.174-193. </w:t>
@@ -5976,5418 +5976,5418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01365856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structures and dating of non-sulphide Zn deposits 5 using rock magnetism: insights from the Moroccan High Atlas</w:t>
+                <w:t xml:space="preserve">Toward a unified model of Altaids geodynamics: Insight from the Palaeozoic polycyclic evolution of West Junggar (NW China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0596-x⟩</w:t>
+              <w:t xml:space="preserve">Science in China Series D: Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (1), pp.25-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-015-5158-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01164517v1</w:t>
+                <w:t xml:space="preserve">insu-01205186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified model of Altaids geodynamics: Insight from the Palaeozoic polycyclic evolution of West Junggar (NW China)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Mapping of a buried basement combining aeromagnetic, gravity and petrophysical data: The substratum of southwest Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in China Series D: Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59 (1), pp.25-57. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 683, pp.333-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11430-015-5158-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01205186v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01339986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of a buried basement combining aeromagnetic, gravity and petrophysical data: The substratum of southwest Paris Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentological and geochronological constraints on the Carboniferous evolution of central Inner Mongolia, southeastern Central Asian Orogenic Belt: Inland sea deposition in a post-orogenic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baptiste</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Qinlong Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.049⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01339986v1</w:t>
+                <w:t xml:space="preserve">insu-01123755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and geochronological constraints on the Carboniferous evolution of central Inner Mongolia, southeastern Central Asian Orogenic Belt: Inland sea deposition in a post-orogenic setting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bei Xu</w:t>
+                <w:t xml:space="preserve">Structural, mineralogical, and paleoflow velocity constraints on Hercynian tin mineralization: the Achmmach prospect of the Moroccan Central Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahjoub Mahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinlong Tong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lakhlifi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.431-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0613-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01123755v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01240481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mineralogical, and paleoflow velocity constraints on Hercynian tin mineralization: the Achmmach prospect of the Moroccan Central Massif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal structures and dating of non-sulphide Zn deposits 5 using rock magnetism: insights from the Moroccan High Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhlifi Badra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51, pp.431-451. </w:t>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.151-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0613-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0596-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240481v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01164517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-thrusting response of continental collision: Early Cretaceous NW-directed thrusting in the Changle-Nan’ao belt (Southeast China)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A new Triassic shortening-extrusion tectonic model for Central-Eastern Asia: Structural, geochronological and paleomagnetic investigations in the Xilamulun Fault (North China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 426, pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01104882v1</w:t>
+                <w:t xml:space="preserve">insu-01168054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Triassic shortening-extrusion tectonic model for Central-Eastern Asia: Structural, geochronological and paleomagnetic investigations in the Xilamulun Fault (North China)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Back-thrusting response of continental collision: Early Cretaceous NW-directed thrusting in the Changle-Nan’ao belt (Southeast China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 426, pp.46-57. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01168054v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01104882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Paleozoic tectonic evolution of the Xing-Meng Orogenic Belt: constraints from detrital zircon geochronology of western Erguna-Xing'an Block, North China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan Zhao</w:t>
+                <w:t xml:space="preserve">A multidisciplinary study on the emplacement mechanism of the Qingyang-Jiuhua Massif in Southeast China and its tectonic bearings. Part I: structural geology, AMS and paleomagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junqin Fang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y.H. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 95, pp.136-146. </w:t>
+              <w:t xml:space="preserve">, 2014, 86, pp.76-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00994407v1</w:t>
+                <w:t xml:space="preserve">insu-00834118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial geometry and paleoflow reconstruction of the Yamansu skarn-related iron deposit of eastern Tianshan (China) from paleomagnetic and magnetic fabrics investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidiscipline method of geological survey, seismic profile and gravity measurement applied to fold-and-thrust belt: a case study along the Hutubi River in the northern piedmont of Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangrong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Hui Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.06.009⟩</w:t>
+              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6038/cjg20140108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01102324v1</w:t>
+                <w:t xml:space="preserve">insu-01123607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological environment of karst within chalk using airborne time domain electromagnetic data cross-interpreted with boreholes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+                <w:t xml:space="preserve">The Apparent Polar Wander Path of the Tarim block (NW China) since the Neoproterozoic and its implications for a long-term Tarim-Australia connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106, pp.173-186. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 242, pp.39-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00990084v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00931952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study on the emplacement mechanism of the Qingyang-Jiuhua Massif in Southeast China and its tectonic bearings. Part I: structural geology, AMS and paleomagnetism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Geological environment of karst within chalk using airborne time domain electromagnetic data cross-interpreted with boreholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.H. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86, pp.76-93. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.173-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00834118v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidiscipline method of geological survey, seismic profile and gravity measurement applied to fold-and-thrust belt: a case study along the Hutubi River in the northern piedmont of Tianshan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Late paleozoic pre and syn-kinematic plutons of the Kangguer-Huangshan shear zone : inference on the tectonic evolution of the eastern Chinese North Tianshan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Bor-Ming Jahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan-Hui Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (1), pp.75-87. </w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 314, pp.43-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6038/cjg20140108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2475/01.2014.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01123607v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00966704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apparent Polar Wander Path of the Tarim block (NW China) since the Neoproterozoic and its implications for a long-term Tarim-Australia connection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">A multidisciplinary study of the emplacement mechanism of the Qingyang-Jiuhua massif in Southeast China and its tectonic bearings. Part II: Amphibole geobarometry and gravity modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Zhan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.94-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00931952v1</w:t>
+                <w:t xml:space="preserve">insu-01005623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-sulfide zinc deposits of the Moroccan High Atlas: Multi-scale characterization and origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.115-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00857246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late paleozoic pre and syn-kinematic plutons of the Kangguer-Huangshan shear zone : inference on the tectonic evolution of the eastern Chinese North Tianshan.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+                <w:t xml:space="preserve">Early Paleozoic tectonic evolution of the Xing-Meng Orogenic Belt: constraints from detrital zircon geochronology of western Erguna-Xing'an Block, North China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqin Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/01.2014.02⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00966704v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00994407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study of the emplacement mechanism of the Qingyang-Jiuhua massif in Southeast China and its tectonic bearings. Part II: Amphibole geobarometry and gravity modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initial geometry and paleoflow reconstruction of the Yamansu skarn-related iron deposit of eastern Tianshan (China) from paleomagnetic and magnetic fabrics investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghong Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Guangrong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 86, pp.94-105. </w:t>
+              <w:t xml:space="preserve">, 2014, 93, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01005623v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01102324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sugetbrak basalts from northwestern Tarim Block of northwest China: Geochronology, geochemistry and implications for Rodinia breakup and ice age in the Late Neoproterozoic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bei Xu</w:t>
+                <w:t xml:space="preserve">First Triassic palaeomagnetic constraints from Junggar (NW China) and their implications for the Mesozoic tectonics in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibo Zou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jinyou He</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 236, pp.214-226. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.371-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00859605v1</w:t>
+                <w:t xml:space="preserve">insu-00796917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing, duration and role of magmatism in wide rift systems: Insights from the Jiaodong Peninsula (China, East Asia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">A new Late Cretaceous to Present APWP for Asia and its implications for paleomagnetic shallow inclinations in Central Asia and Cenozoic Eurasian plate deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.10.011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.1000-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00752551v1</w:t>
+                <w:t xml:space="preserve">insu-00857217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Late Cretaceous to Present APWP for Asia and its implications for paleomagnetic shallow inclinations in Central Asia and Cenozoic Eurasian plate deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
+                <w:t xml:space="preserve">Late Mesozoic compressional to extensional tectonics in the Yiwulüshan massif, NE China and their bearing on the Yinshan-Yanshan orogenic belt: Part II: Anisotropy of magnetic susceptibility and gravity modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Besse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs104⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.78-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00857217v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Mesozoic compressional to extensional tectonics in the Yiwulüshan massif, NE China and their bearing on the Yinshan-Yanshan orogenic belt: Part II: Anisotropy of magnetic susceptibility and gravity modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+                <w:t xml:space="preserve">Structural and kinematic analysis of the Early Paleozoic Ondor Sum-Hongqi mélange belt, eastern part of the Altaids (CAOB) in Inner Mongolia, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681799v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00800921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and kinematic analysis of the Early Paleozoic Ondor Sum-Hongqi mélange belt, eastern part of the Altaids (CAOB) in Inner Mongolia, China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Middle Paleozoic convergent orogenic belts in western Inner Mongolia (China): framework, kinematics, geochronology and implications for tectonic evolution of the Central Asian Orogenic Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Shi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.034⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.1342-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00800921v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00707174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Triassic palaeomagnetic constraints from Junggar (NW China) and their implications for the Mesozoic tectonics in Central Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Tectono-stratigraphic history of the southern Junggar basin: seismic profiling evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Tao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (6), pp.490-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.01.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00796917v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Paleozoic convergent orogenic belts in western Inner Mongolia (China): framework, kinematics, geochronology and implications for tectonic evolution of the Central Asian Orogenic Belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Did the Paleo-Asian Ocean between North China Block and Mongolia Block exist during the Late Paleozoic? First paleomagnetic evidence from central-eastern Inner Mongolia, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Shi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.1342-1364. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.1873-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00707174v1</w:t>
+                <w:t xml:space="preserve">insu-00819742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-stratigraphic history of the southern Junggar basin: seismic profiling evidences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shengli Wang</w:t>
+                <w:t xml:space="preserve">Late Mesozoic compressional to extensional tectonics in the Yiwulüshan massif, NE China and its bearing on the evolution of the Yinshan-Yanshan orogenic belt: Part I: Structural analyses and geochronological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Tao Wei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12063⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.54-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00852430v1</w:t>
+                <w:t xml:space="preserve">insu-00681290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Paleo-Asian Ocean between North China Block and Mongolia Block exist during the Late Paleozoic? First paleomagnetic evidence from central-eastern Inner Mongolia, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan Zhao</w:t>
+                <w:t xml:space="preserve">Timing, duration and role of magmatism in wide rift systems: Insights from the Jiaodong Peninsula (China, East Asia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guanzhong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50198⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.412-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00819742v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00752551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Mesozoic compressional to extensional tectonics in the Yiwulüshan massif, NE China and its bearing on the evolution of the Yinshan-Yanshan orogenic belt: Part I: Structural analyses and geochronological constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">The Sugetbrak basalts from northwestern Tarim Block of northwest China: Geochronology, geochemistry and implications for Rodinia breakup and ice age in the Late Neoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibo Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Ji</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyou He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.54-77. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 236, pp.214-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681290v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00859605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the pre-Permian continental crust growth of Central Asia (West Junggar, China) by U-Pb and Hf isotopic data from detrital zircon.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Is the Jurassic (Yanshanian) intraplate tectonics of North China due to westward indentation of the North China block?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (3), pp.189-198. </w:t>
+              <w:t xml:space="preserve">, 2012, 24 (6), pp.456-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.01052.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648790v1</w:t>
+                <w:t xml:space="preserve">insu-00724642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Jurassic (Yanshanian) intraplate tectonics of North China due to westward indentation of the North China block?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high-resolution stable isotopic record from the Junggar Basin (NW China): Implications for the paleotopographic evolution of the Tianshan Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malinda Louise Kent-Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley D. Ritts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 341-344, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00724642v1</w:t>
+                <w:t xml:space="preserve">insu-00715969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution stable isotopic record from the Junggar Basin (NW China): Implications for the paleotopographic evolution of the Tianshan Mountains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bradley D. Ritts</w:t>
+                <w:t xml:space="preserve">From oblique accretion to transpression in the evolution of the Altaid collage: New insights from West Junggar, northwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 341-344, pp.158-169. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2-3), pp.530-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00715969v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00615239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From oblique accretion to transpression in the evolution of the Altaid collage: New insights from West Junggar, northwestern China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Metamorphic Core Complex dynamics and structural development: Field evidences from the Liaodong Peninsula (China, East Asia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (2-3), pp.530-547. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 560-561, pp.22-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2011.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00615239v1</w:t>
+                <w:t xml:space="preserve">insu-00715908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Core Complex dynamics and structural development: Field evidences from the Liaodong Peninsula (China, East Asia)</w:t>
+                <w:t xml:space="preserve">New constraints on the pre-Permian continental crust growth of Central Asia (West Junggar, China) by U-Pb and Hf isotopic data from detrital zircon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 560-561, pp.22-50. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.01052.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00715908v1</w:t>
+                <w:t xml:space="preserve">insu-00648790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetic constraints from granodioritic plutons (Jiaodong Peninsula): New insights on Late Mesozoic continental extension in eastern Asia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+                <w:t xml:space="preserve">Singular value decomposition as a denoising tool for airborne time domain electromagnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.264-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00599546v1</w:t>
+                <w:t xml:space="preserve">insu-00615428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of the internal structures of gossans and weathering processes in the Iberian Pyrite Belt using magnetic fabrics and paleomagnetic dating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">The Mesozoic palaeorelief of the northern Tian Shan (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Qingchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (8), pp.981-999. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.195-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-011-0361-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00999.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00602626v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00602339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluton-dyke relationships in a Variscan granitic complex from AMS and gravity modelling. Inception of the extensional tectonics in the South Armorican Domain (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamorphic core complexes vs. synkinematic plutons in continental extension setting: insights from key structures (Shandong Province, eastern China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Turrillot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rixiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33, pp.1681-1698. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.261-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00619326v1</w:t>
+                <w:t xml:space="preserve">insu-00509062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeozoic tectonic evolution of the Tianshan belt, NW China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case study of the internal structures of gossans and weathering processes in the Iberian Pyrite Belt using magnetic fabrics and paleomagnetic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laurent-Charvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Mourad Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11430-010-4138-1⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (8), pp.981-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-011-0361-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00545841v1</w:t>
+                <w:t xml:space="preserve">insu-00602626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic core complexes vs. synkinematic plutons in continental extension setting: insights from key structures (Shandong Province, eastern China)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Pluton-dyke relationships in a Variscan granitic complex from AMS and gravity modelling. Inception of the extensional tectonics in the South Armorican Domain (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Turrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.1681-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00509062v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00619326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular value decomposition as a denoising tool for airborne time domain electromagnetic data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palaeozoic tectonic evolution of the Tianshan belt, NW China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.034⟩</w:t>
+              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.166-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-010-4138-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00615428v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00545841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesozoic palaeorelief of the northern Tian Shan (China)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Late Paleozoic paleogeographic reconstruction of Western Central Asia based upon paleomagnetic data and its geodynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qingchen Wang</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (3), pp.195-205. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.867-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00999.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00602339v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00509114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleozoic paleogeographic reconstruction of Western Central Asia based upon paleomagnetic data and its geodynamic implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">Paleo-erosion rates in Central Asia since 9 Ma: A transient increase at the onset of Quaternary glaciations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puchol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.85-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00509114v1</w:t>
+                <w:t xml:space="preserve">insu-00586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-erosion rates in Central Asia since 9 Ma: A transient increase at the onset of Quaternary glaciations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+                <w:t xml:space="preserve">Palaeomagnetic constraints from granodioritic plutons (Jiaodong Peninsula): New insights on Late Mesozoic continental extension in eastern Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.85-92. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (3-4), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2011.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00586143v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00599546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Geochronological Study of High-Pressure Metamorphic Rocks in the Kekesu Section (Northwestern China): Implications for the Late Paleozoic Tectonics of the Southern Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu S. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 118, pp.59-77. </w:t>
@@ -11419,3294 +11419,3294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00440204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Montagne Noire migmatitic dome emplacement (French Massif Central): New insights from petrofabric and AMS studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Gravity inversion, AMS and geochronological investigations of syntectonic granitic plutons in the southern part of the Variscan French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (11), pp.1423-1440. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.421-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411195v1</w:t>
+                <w:t xml:space="preserve">insu-00352868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">SHRIMP zircon U–Pb age constraints on Neoproterozoic Quruqtagh diamictites in NW China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhai Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibo Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng-Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 168 (3-4), pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00352307v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00360087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity inversion, AMS and geochronological investigations of syntectonic granitic plutons in the southern part of the Variscan French Massif Central</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">The Neogene Xiyu Formation, a diachronous prograding gravel wedge at front of the Tianshan: Climatic and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 287, pp.298-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00352868v1</w:t>
+                <w:t xml:space="preserve">insu-00414151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHRIMP zircon U–Pb age constraints on Neoproterozoic Quruqtagh diamictites in NW China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haibo Zou</w:t>
+                <w:t xml:space="preserve">Track of fluid paleocirculation in dolomite host rock at regional scale by the Anisotropy of Magnetic Susceptibility (AMS): An example from Aptian carbonates of La Florida (Northern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zheng-Xiang Li</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 277 (3-4), pp.501-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00360087v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00342499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neogene Xiyu Formation, a diachronous prograding gravel wedge at front of the Tianshan: Climatic and tectonic implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Evolution of calc-alkaline to alkaline magmatism through Carboniferous convergence to Permian transcurrent tectonics, western Chinese Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.07.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (6), pp.1275-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-008-0408-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00414151v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00357021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track of fluid paleocirculation in dolomite host rock at regional scale by the Anisotropy of Magnetic Susceptibility (AMS): An example from Aptian carbonates of La Florida (Northern Spain)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">Neogene uplift of the Tian Shan Mountains observed in the magnetic record of the Jingou River section (northwest China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.11.011⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (TC2008), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00342499v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00376345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of calc-alkaline to alkaline magmatism through Carboniferous convergence to Permian transcurrent tectonics, western Chinese Tianshan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New 40Ar/39Ar age constraints on the Late Palaeozoic tectonic evolution of the western Tianshan (Xinjiang, northwestern China), with emphasis on Permian fluid ingress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 98 (6), pp.1275-1298. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 98 (6), pp.1239-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-008-0338-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-008-0408-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00357021v1</w:t>
+                <w:t xml:space="preserve">insu-00325416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene uplift of the Tian Shan Mountains observed in the magnetic record of the Jingou River section (northwest China)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">The Montagne Noire migmatitic dome emplacement (French Massif Central): New insights from petrofabric and AMS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007TC002137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11), pp.1423-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00376345v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 40Ar/39Ar age constraints on the Late Palaeozoic tectonic evolution of the western Tianshan (Xinjiang, northwestern China), with emphasis on Permian fluid ingress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 98 (6), pp.1239-1258. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-008-0338-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00325416v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00352307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the Huoerguosi anticline (north Tianshan Mountains) by limb rotation since the late Miocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shengli Wang</w:t>
+                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part II: Gravity, aeromagnetic investigations and 3D geologic modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huafu Lu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B01404), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11434-008-0230-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00334525v1</w:t>
+                <w:t xml:space="preserve">insu-00170191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to “Late Cenozoic magnetochronology and paleoenvironmental changes in the northern foreland basin of the Tian Shan Mountains” by Jimin Sun, Qinghai Xu, and Baochun Huang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Miocene to present kinematics of fault-bend folding across the Huerguosi anticline, northern Tianshan (China), derived from structural, seismic, and magnetostratigraphic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jimin Sun</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005489⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25073A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00310254v1</w:t>
+                <w:t xml:space="preserve">insu-00338254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Magnetostratigraphic study of the Kuche Depression, Tarim Basin, and Cenozoic uplift of the Tian Shan Range, Western China” Baochun Huang, John D.A. Piper, Shoutao Peng, Tao Liu, Zhong Li, Qingchen Wang, Rixiang Zhu</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleozoic tectonic evolution of the Yili Block, Western Chinese Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.025⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (5), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.5.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00337683v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00310161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleozoic tectonic evolution of the Yili Block, Western Chinese Tianshan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Magnetostratigraphic study of the Kuche Depression, Tarim Basin, and Cenozoic uplift of the Tian Shan Range, Western China” Baochun Huang, John D.A. Piper, Shoutao Peng, Tao Liu, Zhong Li, Qingchen Wang, Rixiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.5.483⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 268 (3-4), pp.325-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00310161v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00337683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part II: Gravity, aeromagnetic investigations and 3D geologic modeling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">A new paleogeographic configuration of the Eurasian landmass resolves a paleomagnetic paradox of the Tarim Basin (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JB004744⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.TC1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007TC002155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00170191v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00256496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to present kinematics of fault-bend folding across the Huerguosi anticline, northern Tianshan (China), derived from structural, seismic, and magnetostratigraphic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+                <w:t xml:space="preserve">Growth of the Huoerguosi anticline (north Tianshan Mountains) by limb rotation since the late Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafu Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25073A.1⟩</w:t>
+              <w:t xml:space="preserve">Chinese Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (19), pp.3028-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11434-008-0230-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00338254v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00334525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new paleogeographic configuration of the Eurasian landmass resolves a paleomagnetic paradox of the Tarim Basin (China)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Addendum to “Late Cenozoic magnetochronology and paleoenvironmental changes in the northern foreland basin of the Tian Shan Mountains” by Jimin Sun, Qinghai Xu, and Baochun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007TC002155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00256496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00310254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part I: Geochronology, mineral fabrics and tectonic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Joly</w:t>
+                <w:t xml:space="preserve">Late Neoproterozoic paleomagnetic results from the Sugetbrak Formation of the Aksu area, Tarim basin (NW China) and their implications to paleogeographic reconstructions and the snowball Earth hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (B10104), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 154 (3-4), pp.143-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2007.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00170187v1</w:t>
+                <w:t xml:space="preserve">hal-00139376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their implications on the geodynamic evolution of Chinese Tianshan Belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part I: Geochronology, mineral fabrics and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B10104), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170195v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Neoproterozoic paleomagnetic results from the Sugetbrak Formation of the Aksu area, Tarim basin (NW China) and their implications to paleogeographic reconstructions and the snowball Earth hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their implications on the geodynamic evolution of Chinese Tianshan Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 263 (3-4), pp.288-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139376v1</w:t>
+                <w:t xml:space="preserve">insu-00170195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, AMS and geochronological study of a laccolith emplaced during Late Variscan orogenic extension: the Rocles pluton (SE French Massif Central)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallisation in flow Part I: paleo-circulation track by texture analysis and magnetic fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cocherie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-006-0098-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (2), pp.605-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089183v1</w:t>
+                <w:t xml:space="preserve">hal-00081457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of late Variscan Millevaches leucogranite massif in the French Massif Central: AMS and gravity modelling results.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Crystallisation in flow Part II: Modelling crystal growth kinetics controlled by boundary layer thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Fedioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.05.021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (2), pp.1027-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03165.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104183v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation in flow Part I: paleo-circulation track by texture analysis and magnetic fabrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Early Permian paleomagnetic results from the Brive basin (French Massif Central) and their implications for Late Variscan tectonics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camps</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03106.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 95, pp.2, 306-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-005-0010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081457v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation in flow Part II: Modelling crystal growth kinetics controlled by boundary layer thickness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">Magnetostratigraphy of the Yaha section, Tarim Basin (China) : 11 Ma acceleration in erosion and uplift of the Tian Shan mountains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03165.x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (3), pp.181-184 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G22106.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090334v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Early Permian paleomagnetic results from the Brive basin (French Massif Central) and their implications for Late Variscan tectonics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of late Variscan Millevaches leucogranite massif in the French Massif Central: AMS and gravity modelling results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-005-0010-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.148-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022845v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostratigraphy of the Yaha section, Tarim Basin (China) : 11 Ma acceleration in erosion and uplift of the Tian Shan mountains.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+                <w:t xml:space="preserve">Structural, AMS and geochronological study of a laccolith emplaced during Late Variscan orogenic extension: the Rocles pluton (SE French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (2), pp.215-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-006-0098-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G22106.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00022874v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ chemical dating of tectonothermal events in the French Variscan Belt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14753,77 +14753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic fabric study of the Aigoual–Saint Guiral–Liron granite pluton (French Massif Central) and relationships with its associated dikes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110, pp.B12106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14863,1614 +14863,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull-apart emplacement of the Margeride granitic complex (French Massif Central). Implications for the late evolution of the Variscan orogen.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Magnetostratigraphy and rock magnetism of the Neogene Kuitun He section (northwest China): implications for Late Cenozoic uplift of the Tianshan mountains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 27, pp.1610-1629. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230, pp.1-2, 177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023495v1</w:t>
+                <w:t xml:space="preserve">hal-00023363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostratigraphy and rock magnetism of the Neogene Kuitun He section (northwest China): implications for Late Cenozoic uplift of the Tianshan mountains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">Pull-apart emplacement of the Margeride granitic complex (French Massif Central). Implications for the late evolution of the Variscan orogen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 230, pp.1-2, 177-192. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27, pp.1610-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023363v1</w:t>
+                <w:t xml:space="preserve">hal-00023495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mid-Neoproterozoic paleomagnetic results from the Tarim Basin (NW China) and their geodynamic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emplacement in an extensional setting of the Mont Lozère-Borne granitic complex (SE France) inferred from comprehensive AMS, structural and gravity studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yongan Li</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 133, pp.(3-4) 271-281. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 206, pp.3-4, 11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2004.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(03)00083-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069596v1</w:t>
+                <w:t xml:space="preserve">hal-00023878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement in an extensional setting of the Mont Lozère-Borne granitic complex (SE France) inferred from comprehensive AMS, structural and gravity studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">First mid-Neoproterozoic paleomagnetic results from the Tarim Basin (NW China) and their geodynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Yongan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 206, pp.3-4, 11-28. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 133, pp.(3-4) 271-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(03)00083-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2004.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023878v1</w:t>
+                <w:t xml:space="preserve">hal-00069596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late jurassic paleomagnetic study in southwestern border of Tarim Basin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongan Li</w:t>
+                <w:t xml:space="preserve">Paleomagnetic of Upper Jurassic to Lower Cretecous volcanic and sedimentary rocks from the western Tarim abd implications for inclination shallowing and absolute dating of the M0 (ISEA) chron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaodong Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geology (Chinese)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206, pp.587-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01074-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091081v1</w:t>
+                <w:t xml:space="preserve">hal-00069402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fabrics and fluid flow directions in hydrothermal systems. A case study in the Chaillac Ba-F-Fe deposit (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 203, pp.(3-4) 555-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic implications of new Late Cretaceous paleomagnetic constraints from Eastern Liaoning Peninsula, NE China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (B6), pp.2313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JB002169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic of Upper Jurassic to Lower Cretecous volcanic and sedimentary rocks from the western Tarim abd implications for inclination shallowing and absolute dating of the M0 (ISEA) chron.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+                <w:t xml:space="preserve">A first palaeomagnetic study of Jurassic formations from the Qaidam basin, Northeastern Tibet, China-tectonic implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01074-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01860.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069402v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first palaeomagnetic study of Jurassic formations from the Qaidam basin, Northeastern Tibet, China-tectonic implications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Halim</w:t>
+                <w:t xml:space="preserve">The Guyana and the West-African shield paleoproterozoic groupin : new paleomagnetic data from French Guyana and the Ivory-Coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théveniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 153, pp.20-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01860.x⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 154 (3), pp.677-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069374v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guyana and the West-African shield paleoproterozoic groupin : new paleomagnetic data from French Guyana and the Ivory-Coast.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">A late jurassic paleomagnetic study in southwestern border of Tarim Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geology (Chinese)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.15-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069356v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of paleomagnetic results from the Permian Rodez basin for the late Variscan tectonics in the southern French massif Central.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Diego-Orozco</w:t>
+                <w:t xml:space="preserve">The French Guyana doleritic dykes: geochemical evidence of three populations and new data for the Jyrassic Central Atlantic Magmatic Province.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34, pp.595-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0264-3707(02)00034-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-3111(02)01091-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076894v1</w:t>
+                <w:t xml:space="preserve">hal-00071061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Guyana doleritic dykes: geochemical evidence of three populations and new data for the Jyrassic Central Atlantic Magmatic Province.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and tectonic evolution of the Paleoproterozoic Transmazonian orogen as deduced from 40Ar/39Ar and AMS data along the Oyapok River (French Guyana).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pouclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34, pp.595-614. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114, pp.35-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0264-3707(02)00034-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-9268(01)00217-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071061v1</w:t>
+                <w:t xml:space="preserve">hal-00071055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and tectonic evolution of the Paleoproterozoic Transmazonian orogen as deduced from 40Ar/39Ar and AMS data along the Oyapok River (French Guyana).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Féraud</w:t>
+                <w:t xml:space="preserve">Implications of paleomagnetic results from the Permian Rodez basin for the late Variscan tectonics in the southern French massif Central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Diego-Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Pouclet</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-9268(01)00217-0⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-3111(02)01091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071055v1</w:t>
+                <w:t xml:space="preserve">hal-00076894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large NS convergence at the northern edge of the Tibetan plateau ? New Early Cretaceous paleomagnetic data from Hexi Corridor, NW China.</w:t>
               </w:r>
@@ -16482,64 +16482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanning Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 201, pp.293-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16586,90 +16586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mesozoic and Cenozoic data help constrain the age of motion on the Altyn Tagh fault and rotation of the Qaidam basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.(5) 1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16697,334 +16697,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo-Miocene magnetostratigraphy and rock magnetism of the Xishuigou section, Subei (Gansu Province, western China) and implications for shallow inclinations in central Asia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+                <w:t xml:space="preserve">Tectonic evolution of the Cevennes para-autochthonous domain of the Hercynian French Massif Central and its bearing on ore deposits formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sevket Sen</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 172, pp.687-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/172.6.687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089760v1</w:t>
+                <w:t xml:space="preserve">hal-00089727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the Cevennes para-autochthonous domain of the Hercynian French Massif Central and its bearing on ore deposits formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Oligo-Miocene magnetostratigraphy and rock magnetism of the Xishuigou section, Subei (Gansu Province, western China) and implications for shallow inclinations in central Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106, pp.B12, 30505-30521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089727v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First paleomagnetic and 40Ar/39Ar study of Paleoproterozoic rocks from the French Guyana (Camopi and Oyapok rivers), northeastern Guyana Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 109, pp.239-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17070,90 +17070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie de susceptibilité magnétique (ASM) et chimie des traces : une nouvelle méthodologie pour démêler processus hydrothermaux et supergènes. Application au gisement à Ba-Fe-F de Chaillac (Indre, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 322, pp.431-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17225,51 +17225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106, pp.30,505-30,521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17297,342 +17297,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03597760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS study of the Pont-de-Montvert–Borne porphyritic granite pluton (French Massif Central) and its tectonic implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+                <w:t xml:space="preserve">Paleomagnetic study of French Guyana Early Jurassic dolerites: hypothesis of a multistage magmatic event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2000.00067.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 184, pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115211v1</w:t>
+                <w:t xml:space="preserve">hal-00115153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic study of French Guyana Early Jurassic dolerites: hypothesis of a multistage magmatic event</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Théveniaut</w:t>
+                <w:t xml:space="preserve">AMS study of the Pont-de-Montvert–Borne porphyritic granite pluton (French Massif Central) and its tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigollet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 140, pp.677-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2000.00067.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00305-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00115153v1</w:t>
+                <w:t xml:space="preserve">hal-00115211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent synfolding magnetization as a result of overlap of pre‐ and post‐folding magnetizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17705,64 +17705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randolph Enkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisheng Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17839,64 +17839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17979,90 +17979,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal transtension and associated high-T/low-P metamorphism in the North Tianshan Arc, NW China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghua Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18139,51 +18139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18273,51 +18273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18381,90 +18381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement mechanism of Late Triassic granitic Dushan pluton, North China and its tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huabiao Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18524,77 +18524,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -18671,51 +18671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18757,77 +18757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing constraints on the convergent of Paleo-South China Ocean and the assembly of the Yangtze Block and Cathaysia Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaolei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18878,51 +18878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Triassic shortening-extrusion tectonic model for Central-EasternAsia: Structural, geochronological and paleomagnetic investigations in the Xilamulun Fault (North China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19098,103 +19098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures, lithologie et géométries d’un substratum enfoui : application au sud-ouest du bassin parisien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016 - 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
@@ -19223,90 +19223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the Qitianling granite in south China: phase equilibria and petrogenetic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangfang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rucheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19348,90 +19348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed petrophysical characterization enhances geological mapping of a buried substratum using aeromagnetic and gravity data; application to the southwestern Paris basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19486,90 +19486,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic study on the Neoproterozoic mafic dikes and Early Permian volcanic-sedimentary rocks from NW Yili Block (NW China): Implications for post-orogenic kinematic evolution of the SW CAOB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -19624,77 +19624,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -19723,103 +19723,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-sulfide zinc deposits of Morocco: from mineralogy to age characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.97</w:t>
@@ -19848,90 +19848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling improvement with airborne time domain electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19969,90 +19969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Value Decomposition denoising of airborne Time Domain ElectroMagnetic data in anthropized area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20103,64 +20103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Field Excursion and Workshop on Tectonic Evolution and Crustal Structure of the Paleozoic Chinese Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Field Excursion and Workshop on Tectonic Evolution and Crustal Structure of the Paleozoic Chinese Tianshan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Urumqi, China. 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20179,398 +20179,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropie de la Susceptibilité Magnétique : Théorie et exemples d'application pour la mis en évidence de paléocirculations de fluides.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">The emplacement of the Montagne Noire axial zone (French Massif Central): New insights from petro-textural, geochronological and AMS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque des Bassins Sédimentaires Marocains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00311897v1</w:t>
+                <w:t xml:space="preserve">insu-00442945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emplacement of the Montagne Noire axial zone (French Massif Central): New insights from petro-textural, geochronological and AMS studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Structural and AMS study of some granite plutons emplaced during Mesozoic pervasive continental extension in Eastern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">Communications à la 22ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00442945v1</w:t>
+                <w:t xml:space="preserve">insu-00442942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and AMS study of some granite plutons emplaced during Mesozoic pervasive continental extension in Eastern China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">Anisotropie de la Susceptibilité Magnétique : Théorie et exemples d'application pour la mis en évidence de paléocirculations de fluides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications à la 22ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">20ème Colloque des Bassins Sédimentaires Marocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00442942v1</w:t>
+                <w:t xml:space="preserve">insu-00311897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emplacement of the granite-migmatite dome of the Montagne Noire Axial Zone (French Massif Central): new insights from AMS and petro-structural studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20602,1084 +20602,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study on the Carboniferous (Namurian) Montmarault granitic pluton and its tectonic bearings on the activity of the Sillon Houiller Fault (Variscan Massif Central, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Joly</w:t>
+                <w:t xml:space="preserve">Paleoenvironnemental evolution of the northern Tianshan piedmont (Northwest China) during the Neogene: preliminary results from organic matter and rock magnetism study of fluvio-lacustrine Junggar sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.Vol. 08, 05556</w:t>
+              <w:t xml:space="preserve">, 2006, France. pp.Vol.8, 07703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106919v1</w:t>
+                <w:t xml:space="preserve">hal-00090122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution géodynamique de la chaîne paléozoïque du Tianshan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
+                <w:t xml:space="preserve">Apport de l'étude de l'Anisotropie de Susceptibilité magnétique (ASM) à la reconstitution des paléocirculations dans les massifs carbonatés : Le cas de l'encaissant calcaire et dolomitique des minéralisations Zn–Pb–(Ba) de La Florida (Province de Santander, Espagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique en Homage à H. Lapierre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104697v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their geodynamic implications on the evolution of Chinese Tianshan Belt.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Rock magnetic and paleomagnetic investigation of Cenozoic sediments from the northern and southern flank of the Tianshan mountains: implications for inclination shallowing in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104674v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironnemental evolution of the northern Tianshan piedmont (Northwest China) during the Neogene: preliminary results from organic matter and rock magnetism study of fluvio-lacustrine Junggar sediments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their geodynamic implications on the evolution of Chinese Tianshan Belt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.Vol.8, 07703</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090122v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'étude de l'Anisotropie de Susceptibilité magnétique (ASM) à la reconstitution des paléocirculations dans les massifs carbonatés : Le cas de l'encaissant calcaire et dolomitique des minéralisations Zn–Pb–(Ba) de La Florida (Province de Santander, Espagne).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
+                <w:t xml:space="preserve">Insights in the ductile history of the northern Sillon Houiller Fault via a multidisciplinary study of the Late Variscan Montmarault pluton (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114212v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock magnetic and paleomagnetic investigation of Cenozoic sediments from the northern and southern flank of the Tianshan mountains: implications for inclination shallowing in Central Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Neoproterozoic paleomagnetic results from the Sugetbrak Formation of the Aksu area, Tarim basin (NW China) and their implications on the paleogeographic reconstruction and snowball Earth hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090143v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the ductile history of the northern Sillon Houiller Fault via a multidisciplinary study of the Late Variscan Montmarault pluton (French Massif Central).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary study on the Carboniferous (Namurian) Montmarault granitic pluton and its tectonic bearings on the activity of the Sillon Houiller Fault (Variscan Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Truffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1p</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.Vol. 08, 05556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106996v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Neoproterozoic paleomagnetic results from the Sugetbrak Formation of the Aksu area, Tarim basin (NW China) and their implications on the paleogeographic reconstruction and snowball Earth hypothesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L'évolution géodynamique de la chaîne paléozoïque du Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique en Homage à H. Lapierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104680v1</w:t>
+                <w:t xml:space="preserve">hal-00104697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimantary Record of Erosion and Deformation Rated in the Northern Tianshan as Constrained From Magnetostratigraphic Sections in the Junggar Basin, Western China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21717,90 +21717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic Building History of the Chinese Tianshan Seen From The Rock Magentic Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21819,985 +21819,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fold growth and crustal shortening: a case study from northern Tien Shan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">Deformation and emplacement of late hercynian leucogranites in the french Massif Central from AMS, Gravity and Geochronology data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">32nd International Geological Congress - IGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090107v1</w:t>
+                <w:t xml:space="preserve">hal-00107002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belt-parallel extension of late-variscan orogeny, an example from granites of the French Massif Central.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Magnetostratigraphy and Rock Magnetism of the Neogene Yaha Section (Northwest China) and Possible Late Cenozoic Uplift of the Tianshan by 11 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fl, Italy</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.GP11D-0861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107020v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and emplacement of late hercynian leucogranites in the french Massif Central from AMS, Gravity and Geochronology data.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Measuring fold growth and crustal shortening: a case study from northern Tien Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Geological Congress - IGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Florence, Italy</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107002v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostratigraphy and Rock Magnetism of the Neogene Yaha Section (Northwest China) and Possible Late Cenozoic Uplift of the Tianshan by 11 Ma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">Belt-parallel extension of late-variscan orogeny, an example from granites of the French Massif Central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp.GP11D-0861</w:t>
+              <w:t xml:space="preserve">32nd International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fl, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092488v1</w:t>
+                <w:t xml:space="preserve">hal-00107020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS significance of dykes and granite from a same pluton - an example from the French Massif Central.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+                <w:t xml:space="preserve">Preliminary magnetostratigraphic results from the kuitun HE section and their timing and tectonic constraints on the uplift of the tianshan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 04926</w:t>
+              <w:t xml:space="preserve">, 2003, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084763v1</w:t>
+                <w:t xml:space="preserve">hal-00090105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Structure of late hercynian leucogranites in the french Massif Central from gravity geochronology AMS data of the Millevaches Massif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084668v1</w:t>
+                <w:t xml:space="preserve">hal-00085252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary magnetostratigraphic results from the kuitun HE section and their timing and tectonic constraints on the uplift of the tianshan.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charreau</w:t>
+                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090105v1</w:t>
+                <w:t xml:space="preserve">hal-00084668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of late hercynian leucogranites in the french Massif Central from gravity geochronology AMS data of the Millevaches Massif.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Brunel</w:t>
+                <w:t xml:space="preserve">AMS significance of dykes and granite from a same pluton - an example from the French Massif Central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05170</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 04926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085252v1</w:t>
+                <w:t xml:space="preserve">hal-00084763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22815,103 +22815,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control on tourmaline-rich alteration and Sn-mineralization in the Achmmach tin deposit (Moroccan Central Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahjoub Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -23196,51 +23196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31A44EF5"/>
+    <w:nsid w:val="F75E5B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23427,51 +23427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yan-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5704-558X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112206026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9867-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05227372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Jia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030741" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#8208;ting Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;zhu Shi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;wei Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu&#8208;juan Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05328543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Ni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Sun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04867964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Dong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Niu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xutian Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05281413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yuan He" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.100293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04362974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abu Anbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.01.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turbold Sukhbaatar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105832" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Ji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03959137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabiao Qiu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04111625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-023-1165-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Sinclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03808214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashuo Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghua Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007457" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongtao Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/7872549" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Xue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35826.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H. Zheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Shi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Ao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439459v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangming Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104587" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zhu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02041-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuxin Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005932" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03105432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Grave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104279" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyou He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Mitchell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48837.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhong Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maofa Ge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.09.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03207625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseppi Marion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228875" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03327725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtong Meng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab252" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolei Yan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuohai Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103596" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977840v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wujun Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006244" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02877251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104462" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djurovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001376" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02404740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017680" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Huang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.03.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014598" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G40222C.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014597" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuohai Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.11.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.07.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0596-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-015-5158-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01339986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baptiste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Tong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.01.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2015.01.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168054v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Shi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00994407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Fang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.04.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrong Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.06.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.04.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51Q8QVM9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00834118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.06.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123607v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Mei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20140108" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931952v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.08.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966704v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu S. Shu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2014.02" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01005623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Shi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.09.021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00859605v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.07.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.10.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs104" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00800921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.01.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.05.015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Tao Wei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12063" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8178386E47C549EBE19E7644492375A526C13912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819742v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50198" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681290v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01052.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11F4D06BDC227B0BF0EDC7054737207AC6584D9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda Louise Kent-Corson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley D. Ritts" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.033" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715908v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599546v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-011-0361-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turrillot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.08.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545841v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-010-4138-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509062v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixiang Zhu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602339v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchen Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00999.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509114v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad de Jong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648531" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411195v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352868v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.01.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xiang Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.10.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414151v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.035" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357021v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0408-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002137" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325416v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0338-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334525v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Lu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-008-0230-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Sun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochun Huang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005489" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/764D152EF5C8DEDA5953B678C9F2C433F2AF0126/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00337683v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.5.483" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170191v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004744" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/245CF25441F4B85C2126E44C6FA238408600F6E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338254v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25073A.1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gomez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002155" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170187v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EECFFB639BE66742AD7D0219EFE96AD4F7C7EE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170195v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shua" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139376v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2007.01.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0098-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D8F23B079F14EC69927C2E169B8DA5FB7284D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104183v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090334v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03165.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022845v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0010-5" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022874v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22106.1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023352v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00628.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023496v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003699" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D2183762A3595F3E9338FF03B8CDB9064B7B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023363v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.11.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069596v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongan Li" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2004.05.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023878v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(03)00083-X" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091081v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002169" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069402v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Tan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01074-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069374v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01860.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069356v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouclet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01972.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076894v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Diego-Orozco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-3111(02)01091-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071061v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-3707(02)00034-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7KBFZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071055v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00217-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKG9NBC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00722-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076885v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Halim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901030" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089760v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089808v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00149-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE181DAF72D4663F6B3E7D2851CE37E64ADCDACB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089821v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01558-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3861BDC04A626F79C18A7B0D7B93640AB0A16603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597760v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000325" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115211v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2000.00067.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115153v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00305-8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6ZFJ84-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03254" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03655522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Enkin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Xing" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB01904" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659457v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02699" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04669639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9315" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810465v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554564v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5424" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5668" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554399v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20677" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Pan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552721v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cogn&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Courtillot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348937v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00717259v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600316v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442607v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311897v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442945v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442942v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442946v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106919v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104697v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104674v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090122v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114212v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090143v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106996v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104680v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090112v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090111v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090107v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107020v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107002v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092488v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084763v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090105v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085252v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118115v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Heng Chen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Cao" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou Qing Huang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Zhan Zhao" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zeng Yang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v5/1960F" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yan-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5704-558X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112206026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9867-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05328543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Ni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Sun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#8208;ting Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;zhu Shi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;wei Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu&#8208;juan Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05227372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04867964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Dong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Niu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xutian Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05281413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yuan He" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.100293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04362974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abu Anbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.01.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turbold Sukhbaatar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Ji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03959137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabiao Qiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04111625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106344" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-023-1165-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03808214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashuo Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghua Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Sinclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongtao Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/7872549" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03105432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Grave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104279" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyou He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Mitchell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48837.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhong Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maofa Ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zhu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02041-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuxin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H. Zheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Ao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439459v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangming Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104587" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03207625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseppi Marion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228875" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03327725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtong Meng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolei Yan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuohai Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Xue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35826.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djurovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001376" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02877251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104462" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977840v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wujun Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02404740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017680" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014598" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G40222C.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014597" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuohai Feng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqin Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.11.031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.07.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-015-5158-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01339986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baptiste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Tong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.01.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0596-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Shi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2015.01.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00834118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.06.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Mei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20140108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.04.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51Q8QVM9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966704v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu S. Shu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2014.02" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01005623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Shi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.09.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.08.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00994407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Fang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.04.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrong Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.06.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.01.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00800921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.034" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707174v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.05.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Tao Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12063" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8178386E47C549EBE19E7644492375A526C13912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819742v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.10.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00859605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11F4D06BDC227B0BF0EDC7054737207AC6584D9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda Louise Kent-Corson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley D. Ritts" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01052.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602339v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchen Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00999.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509062v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixiang Zhu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602626v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-011-0361-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turrillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.08.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545841v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-010-4138-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509114v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad de Jong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648531" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.01.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xiang Li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.10.008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.035" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0408-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002137" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325416v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0338-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170191v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004744" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/245CF25441F4B85C2126E44C6FA238408600F6E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25073A.1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310161v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.5.483" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00337683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gomez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002155" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-008-0230-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310254v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Sun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochun Huang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005489" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/764D152EF5C8DEDA5953B678C9F2C433F2AF0126/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2007.01.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170187v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004745" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EECFFB639BE66742AD7D0219EFE96AD4F7C7EE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170195v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shua" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090334v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03165.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022845v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0010-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22106.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104183v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.021" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0098-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D8F23B079F14EC69927C2E169B8DA5FB7284D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023352v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00628.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023496v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003699" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D2183762A3595F3E9338FF03B8CDB9064B7B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023363v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.11.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023878v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(03)00083-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongan Li" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2004.05.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069402v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Tan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01074-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069362v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002169" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01860.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069356v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouclet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01972.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071061v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-3707(02)00034-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7KBFZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071055v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00217-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKG9NBC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076894v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Diego-Orozco" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-3111(02)01091-4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00722-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076885v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Halim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901030" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089760v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089808v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00149-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE181DAF72D4663F6B3E7D2851CE37E64ADCDACB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089821v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01558-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3861BDC04A626F79C18A7B0D7B93640AB0A16603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597760v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000325" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115153v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00305-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6ZFJ84-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115211v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2000.00067.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03254" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03655522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Enkin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Xing" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB01904" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659457v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02699" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04669639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9315" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810465v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554564v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5424" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5668" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554399v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20677" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Pan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552721v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cogn&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Courtillot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348937v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00717259v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600316v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442607v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442942v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311897v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442946v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090122v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114212v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090143v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104674v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106996v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104680v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106919v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104697v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090112v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090111v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107002v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092488v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090107v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107020v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090105v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085252v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084763v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118115v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Heng Chen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Cao" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou Qing Huang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Zhan Zhao" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zeng Yang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v5/1960F" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>