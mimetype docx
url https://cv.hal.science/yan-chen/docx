--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -220,697 +220,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triassic Intracontinental Crustal Reworking of the Eastern Tianshan: New Insights From Late Triassic Adakitic and Low‐Sr/Y Granitoids in the Bogda Range</w:t>
+                <w:t xml:space="preserve">Development of a Microwave‐Driven Large‐Area and Uniform Plasma Device With Dual‐Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghua Ni</w:t>
+                <w:t xml:space="preserve">Haoyang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Cao</w:t>
+                <w:t xml:space="preserve">Zhicheng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">Xutian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxin Sun</w:t>
+                <w:t xml:space="preserve">Junwu Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05328543v1</w:t>
+                <w:t xml:space="preserve">hal-05251311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and equipment‐free identification of papaya mealybug Paracoccus marginatus based on RPA ‐ CRISPR / Cas12a</w:t>
+                <w:t xml:space="preserve">Decoupling of Magnetic Fabrics From Magnetic Remanences: Insights From Migmatites in Central Tianshan, NW China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan‐ting Chen</w:t>
+                <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng‐zhu Shi</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian‐wei Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiu‐juan Yang</w:t>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.8425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559134v1</w:t>
+                <w:t xml:space="preserve">insu-04867964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Possible Late Jurassic Final Closure of the Mongol-Okhotsk Ocean in Its Eastern Segment: Constraints From New Paleomagnetic Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Zhao</w:t>
+                <w:t xml:space="preserve">Yifei Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Hou</w:t>
+                <w:t xml:space="preserve">Zhenhua Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhua Jia</w:t>
+                <w:t xml:space="preserve">Erwin Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglong Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024JB030741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05227372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of Magnetic Fabrics From Magnetic Remanences: Insights From Migmatites in Central Tianshan, NW China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and equipment‐free identification of papaya mealybug Paracoccus marginatus based on RPA ‐ CRISPR / Cas12a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan‐ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhu</w:t>
+                <w:t xml:space="preserve">Meng‐zhu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunpeng Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Jian‐wei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+                <w:t xml:space="preserve">Xiu‐juan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (1), </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (1), pp.230-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB029473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.8425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04867964v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Microwave‐Driven Large‐Area and Uniform Plasma Device With Dual‐Frequency</w:t>
+                <w:t xml:space="preserve">Triassic Intracontinental Crustal Reworking of the Eastern Tianshan: New Insights From Late Triassic Adakitic and Low‐Sr/Y Granitoids in the Bogda Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyang Niu</w:t>
+                <w:t xml:space="preserve">Xinghua Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhicheng Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Tingting Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xutian Zhang</w:t>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junwu Tao</w:t>
+                <w:t xml:space="preserve">Yuxin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (9), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.70063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251311v1</w:t>
+                <w:t xml:space="preserve">insu-05328543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking rapid grain size coarsening in the Neogene Xiyu Conglomerates to gravel–sand transitions in modern northern Tian Shan rivers: Evidence of shared origins from field and provenance investigations</w:t>
               </w:r>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Yuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Fan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1043,90 +1043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From early Paleozoic subduction to end-Carboniferous post-orogenic collapse: New constraints on the tectonic evolution of the Central and South Tianshan (NW China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abu Anbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, pp.305-331. </w:t>
@@ -1164,64 +1164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Triassic initial closure of the Mongol-Okhotsk Ocean in the western segment: constraints from sedimentological, detrital zircon ages and paleomagnetic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhua Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,278 +1292,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04191545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic controls on magmatic tempo in an active continental margin: Insights from the Early Cretaceous syn‐tectonic magmatism in the Changle‐Nan’ao Belt, South China</w:t>
+                <w:t xml:space="preserve">Jurassic–Early Cretaceous tectonic evolution of the North China Craton and Yanshanian intracontinental orogeny in East Asia: New insights from a general review of stratigraphy, structures, and magmatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">Huabiao Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JB025973⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.104320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03978666v1</w:t>
+                <w:t xml:space="preserve">insu-03959137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurassic–Early Cretaceous tectonic evolution of the North China Craton and Yanshanian intracontinental orogeny in East Asia: New insights from a general review of stratigraphy, structures, and magmatism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic controls on magmatic tempo in an active continental margin: Insights from the Early Cretaceous syn‐tectonic magmatism in the Changle‐Nan’ao Belt, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huabiao Qiu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wenbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237, pp.104320. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03959137v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03978666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the foreland basins on either side of the Tian Shan and implications for lithospheric architecture</w:t>
               </w:r>
@@ -1683,77 +1683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and final closure of the Mongol-Okhotsk Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science China Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66 (11), pp.2497-2513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,90 +1787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic study on the Early Permian Gubaoquan doleritic dike swarm in the southern Beishan area, NW China: Implications for the tectonic and paleogeographic reconstructions of the southern Central Asian Orogenic Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunpeng Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1915,295 +1915,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04191534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Mesozoic Anatexis‐Induced Strain Partitioning and Gneiss Doming in the Yunkai Massif, South China: A Response to Contrasted Dynamics of Paleo‐Pacific and Paleo‐Tethys Subductions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of the Tian Shan Drives Migration of the Conglomerate‐Sandstone Transition in the Southern Junggar Foreland Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+                <w:t xml:space="preserve">Yongxiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiashuo Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liangshu Shu</w:t>
+                <w:t xml:space="preserve">Hugh Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022TC007457⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03808214v1</w:t>
+                <w:t xml:space="preserve">insu-03631181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the Tian Shan Drives Migration of the Conglomerate‐Sandstone Transition in the Southern Junggar Foreland Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shengli Wang</w:t>
+                <w:t xml:space="preserve">Early Mesozoic Anatexis‐Induced Strain Partitioning and Gneiss Doming in the Yunkai Massif, South China: A Response to Contrasted Dynamics of Paleo‐Pacific and Paleo‐Tethys Subductions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiashuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxiang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Shenghua Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Sinclair</w:t>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (4), </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022TC007457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03631181v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03808214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Southern Junggar Foreland Basin System Adjacent to the Northern Tian Shan, Northwestern China</w:t>
               </w:r>
@@ -2317,425 +2317,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03671192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and kinematic evolution of strike-slip shear zones around and in the Central Tianshan: insights for eastward tectonic wedging in the southwest Central Asian Orogenic Belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyuan He</w:t>
+                <w:t xml:space="preserve">Eocene pre- and syn-obduction tectonics in New Caledonia (Southwest Pacific), a case for oblique subduction, transcurrent tectonics and oroclinal bending; structural and paleomagnetic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iseppi Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144, pp.104279. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 811, pp.228875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03105432v1</w:t>
+                <w:t xml:space="preserve">insu-03207625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Neoproterozoic (870–820 Ma) amalgamation of the Tarim craton (northwestern China) and the final assembly of Rodinia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational band engineering and structural manipulations inducing high thermoelectric performance in n-type CoSb3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyou He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Z.-H. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross N Mitchell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X.-L. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-W. Ao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-D. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G48837.1⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.105683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03286795v1</w:t>
+                <w:t xml:space="preserve">hal-03103500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale outdoor atmospheric simulation smog chamber for studying atmospheric photochemical processes: Characterization and preliminary application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuezhong Wang</w:t>
+                <w:t xml:space="preserve">Spatial-temporal heterogeneity of magma emplacement process and its constraints on localization of associated orebody: A case study in the Shizishan orefield of the Tongling Ore Cluster, east China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weigang Wang</w:t>
+                <w:t xml:space="preserve">Liangming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maofa Ge</w:t>
+                <w:t xml:space="preserve">Xu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102, pp.185-197. </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (Part B), pp.104587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181168v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03439459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the provenance and evolution of the Western Alps Molasse Basin by detrital zircon U–Pb geochronology</w:t>
               </w:r>
@@ -2760,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxuan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,77 +2838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underthrusting of the Tarim lithosphere beneath the western Kunlun range, insights from seismic profiling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2979,455 +2953,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03141119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational band engineering and structural manipulations inducing high thermoelectric performance in n-type CoSb3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and kinematic evolution of strike-slip shear zones around and in the Central Tianshan: insights for eastward tectonic wedging in the southwest Central Asian Orogenic Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-H. Zheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Li</w:t>
+                <w:t xml:space="preserve">Johan de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.104279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103500v1</w:t>
+                <w:t xml:space="preserve">insu-03105432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal heterogeneity of magma emplacement process and its constraints on localization of associated orebody: A case study in the Shizishan orefield of the Tongling Ore Cluster, east China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Early Neoproterozoic (870–820 Ma) amalgamation of the Tarim craton (northwestern China) and the final assembly of Rodinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyou He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenglong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104587⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (11), pp.1277-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G48837.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03439459v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03286795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene pre- and syn-obduction tectonics in New Caledonia (Southwest Pacific), a case for oblique subduction, transcurrent tectonics and oroclinal bending; structural and paleomagnetic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">A large-scale outdoor atmospheric simulation smog chamber for studying atmospheric photochemical processes: Characterization and preliminary application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuezhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weigang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iseppi Marion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maofa Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 811, pp.228875. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.185-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03207625v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma chamber-related transition from magmatic to solid-state fabrics within the Late Triassic granitic Dushan pluton (North China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huabiao Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,64 +3504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction mechanism of the Neoproterozoic S-type Sanfang-Yuanbaoshan granitic plutons in the Jiangnan Orogenic Belt, South China: Insights from geological observation, geochronology, AMS and Bouguer gravity modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaolei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,77 +3625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoproterozoic plate tectonic process and Phanerozoic geodynamic evolution of the South China Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3887,429 +3887,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03186417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of π‐Acid Catalysis Using Strongly Electrophilic Main Group Metal Complexes: The Case of Zinc and Aluminium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Late Triassic extensional tectonics in the northern North China Craton, insights from a multidisciplinary study of the Wangtufang pluton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huabiao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingtong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.104462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097839v1</w:t>
+                <w:t xml:space="preserve">insu-02877251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Triassic extensional tectonics in the northern North China Craton, insights from a multidisciplinary study of the Wangtufang pluton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
+                <w:t xml:space="preserve">Role of inherited structure on granite emplacement: An example from the Late Jurassic Shibei pluton in the Wuyishan area (South China) and its tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lingtong Meng</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2020.104462⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 779, pp.228394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02877251v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02496416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of inherited structure on granite emplacement: An example from the Late Jurassic Shibei pluton in the Wuyishan area (South China) and its tectonic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exploring the Limits of π‐Acid Catalysis Using Strongly Electrophilic Main Group Metal Complexes: The Case of Zinc and Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Djurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 779, pp.228394. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (56), pp.12831-12838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02496416v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseismic Underground Rupture, Geometry, Historical Surface Deformations and Seismic Potentials of the March 28, 2019 Mw 5.04 Mangya earthquake fault</w:t>
               </w:r>
@@ -4347,51 +4347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (11), pp.e2020TC006244. </w:t>
@@ -4442,77 +4442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time constraints on the closure of the Paleo–South China Ocean and the Neoproterozoic assembly of the Yangtze and Cathaysia blocks: Insight from new detrital zircon analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaolei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renbo Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,51 +4559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanite: A potential solidus barometer for granitic magma systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rucheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,64 +4732,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rucheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (10), pp.10132-10152. </w:t>
@@ -4827,90 +4827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the Intracontinental Tectonics of the SW Central Asian Orogenic Belt by the Early Permian Paleomagnetic Pole for the Turfan‐Hami Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.12366-12387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4938,295 +4938,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02404740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+                <w:t xml:space="preserve">Multiple emplacement and exhumation history of the Late Mesozoic Dayunshan-Mufushan batholith in Southeast China and its tectonic significance: 2. Magnetic fabrics and gravity survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.9249-9268. </w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.711-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb015761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01914809v1</w:t>
+                <w:t xml:space="preserve">insu-01666648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple emplacement and exhumation history of the Late Mesozoic Dayunshan-Mufushan batholith in Southeast China and its tectonic significance: 2. Magnetic fabrics and gravity survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.711-731. </w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.9249-9268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018jb015761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01666648v1</w:t>
+                <w:t xml:space="preserve">insu-01914809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appalachian-style multi-terrane Wilson cycle model for the assembly of South China: COMMENT</w:t>
               </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (6), pp.e446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5316,90 +5316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple emplacement and exhumation history of the Late Mesozoic Dayunshan-Mufushan batholith in Southeast China and its tectonic significance: 1. Structural analysis and geochronological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5450,90 +5450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Jurassic extensional event in the central part of the South China Block – evidence from the Laoshan’ao shear zone and Xiangdong Tungsten deposit (Hunan, SE China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanlin Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5578,360 +5578,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01644291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics and Geodynamics of South China: an introductory note</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Denudation outpaced by crustal thickening in the eastern Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuohai Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liangshu Shu</w:t>
+                <w:t xml:space="preserve">Dimitri Saint-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqin Xu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2016.11.031⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.179-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01406026v1</w:t>
+                <w:t xml:space="preserve">insu-01610154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation outpaced by crustal thickening in the eastern Tianshan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+                <w:t xml:space="preserve">Tectonics and Geodynamics of South China: an introductory note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lavé</w:t>
+                <w:t xml:space="preserve">Zhuohai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ziqin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 479, pp.179-191. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2016.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01610154v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01406026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Late Jurassic to Early Cretaceous peraluminous granitoids in the northeastern Hunan province (middle Yangtze region), South China: Geodynamic implications for the Paleo-Pacific subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5976,364 +5976,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01365856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified model of Altaids geodynamics: Insight from the Palaeozoic polycyclic evolution of West Junggar (NW China)</w:t>
+                <w:t xml:space="preserve">Mapping of a buried basement combining aeromagnetic, gravity and petrophysical data: The substratum of southwest Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Julien Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in China Series D: Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11430-015-5158-7⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 683, pp.333-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01205186v1</w:t>
+                <w:t xml:space="preserve">insu-01339986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of a buried basement combining aeromagnetic, gravity and petrophysical data: The substratum of southwest Paris Basin, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Toward a unified model of Altaids geodynamics: Insight from the Palaeozoic polycyclic evolution of West Junggar (NW China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 683, pp.333-348. </w:t>
+              <w:t xml:space="preserve">Science in China Series D: Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (1), pp.25-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11430-015-5158-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01339986v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01205186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological and geochronological constraints on the Carboniferous evolution of central Inner Mongolia, southeastern Central Asian Orogenic Belt: Inland sea deposition in a post-orogenic setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinlong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6527,77 +6527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal structures and dating of non-sulphide Zn deposits 5 using rock magnetism: insights from the Moroccan High Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6648,77 +6648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Triassic shortening-extrusion tectonic model for Central-Eastern Asia: Structural, geochronological and paleomagnetic investigations in the Xilamulun Fault (North China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,90 +6778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-thrusting response of continental collision: Early Cretaceous NW-directed thrusting in the Changle-Nan’ao belt (Southeast China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6906,1042 +6906,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01104882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study on the emplacement mechanism of the Qingyang-Jiuhua Massif in Southeast China and its tectonic bearings. Part I: structural geology, AMS and paleomagnetism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Geological environment of karst within chalk using airborne time domain electromagnetic data cross-interpreted with boreholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.H. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00834118v1</w:t>
+                <w:t xml:space="preserve">insu-00990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidiscipline method of geological survey, seismic profile and gravity measurement applied to fold-and-thrust belt: a case study along the Hutubi River in the northern piedmont of Tianshan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary study on the emplacement mechanism of the Qingyang-Jiuhua Massif in Southeast China and its tectonic bearings. Part I: structural geology, AMS and paleomagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yan-Hui Mei</w:t>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (1), pp.75-87. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.76-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6038/cjg20140108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01123607v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00834118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apparent Polar Wander Path of the Tarim block (NW China) since the Neoproterozoic and its implications for a long-term Tarim-Australia connection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A multidiscipline method of geological survey, seismic profile and gravity measurement applied to fold-and-thrust belt: a case study along the Hutubi River in the northern piedmont of Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Hui Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">CHINESE JOURNAL OF GEOPHYSICS-CHINESE EDITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6038/cjg20140108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00931952v1</w:t>
+                <w:t xml:space="preserve">insu-01123607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological environment of karst within chalk using airborne time domain electromagnetic data cross-interpreted with boreholes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Apparent Polar Wander Path of the Tarim block (NW China) since the Neoproterozoic and its implications for a long-term Tarim-Australia connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.04.020⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 242, pp.39-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00990084v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00931952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late paleozoic pre and syn-kinematic plutons of the Kangguer-Huangshan shear zone : inference on the tectonic evolution of the eastern Chinese North Tianshan.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">Non-sulfide zinc deposits of the Moroccan High Atlas: Multi-scale characterization and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bor-Ming Jahn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/01.2014.02⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00966704v1</w:t>
+                <w:t xml:space="preserve">insu-00857246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study of the emplacement mechanism of the Qingyang-Jiuhua massif in Southeast China and its tectonic bearings. Part II: Amphibole geobarometry and gravity modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Late paleozoic pre and syn-kinematic plutons of the Kangguer-Huangshan shear zone : inference on the tectonic evolution of the eastern Chinese North Tianshan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bor-Ming Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.09.021⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 314, pp.43-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/01.2014.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01005623v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00966704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-sulfide zinc deposits of the Moroccan High Atlas: Multi-scale characterization and origin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">A multidisciplinary study of the emplacement mechanism of the Qingyang-Jiuhua massif in Southeast China and its tectonic bearings. Part II: Amphibole geobarometry and gravity modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Branquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Yonghong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56, pp.115-140. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.94-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00857246v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01005623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Paleozoic tectonic evolution of the Xing-Meng Orogenic Belt: constraints from detrital zircon geochronology of western Erguna-Xing'an Block, North China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,77 +8014,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangrong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93, pp.1-14. </w:t>
@@ -8116,428 +8116,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01102324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Triassic palaeomagnetic constraints from Junggar (NW China) and their implications for the Mesozoic tectonics in Central Asia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Middle Paleozoic convergent orogenic belts in western Inner Mongolia (China): framework, kinematics, geochronology and implications for tectonic evolution of the Central Asian Orogenic Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzhong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.01.023⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.1342-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00796917v1</w:t>
+                <w:t xml:space="preserve">insu-00707174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Late Cretaceous to Present APWP for Asia and its implications for paleomagnetic shallow inclinations in Central Asia and Cenozoic Eurasian plate deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.1000-1024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggs104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00857217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Mesozoic compressional to extensional tectonics in the Yiwulüshan massif, NE China and their bearing on the Yinshan-Yanshan orogenic belt: Part II: Anisotropy of magnetic susceptibility and gravity modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.78-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00681799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and kinematic analysis of the Early Paleozoic Ondor Sum-Hongqi mélange belt, eastern part of the Altaids (CAOB) in Inner Mongolia, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanzhong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8546,285 +8542,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.123-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00800921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Paleozoic convergent orogenic belts in western Inner Mongolia (China): framework, kinematics, geochronology and implications for tectonic evolution of the Central Asian Orogenic Belt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">First Triassic palaeomagnetic constraints from Junggar (NW China) and their implications for the Mesozoic tectonics in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.1342-1364. </w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.371-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2012.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00707174v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00796917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectono-stratigraphic history of the southern Junggar basin: seismic profiling evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,64 +8909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the Paleo-Asian Ocean between North China Block and Mongolia Block exist during the Late Paleozoic? First paleomagnetic evidence from central-eastern Inner Mongolia, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,64 +9069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9190,90 +9190,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing, duration and role of magmatism in wide rift systems: Insights from the Jiaodong Peninsula (China, East Asia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, pp.412-428. </w:t>
@@ -9337,64 +9337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyou He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9435,346 +9435,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00859605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Jurassic (Yanshanian) intraplate tectonics of North China due to westward indentation of the North China block?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high-resolution stable isotopic record from the Junggar Basin (NW China): Implications for the paleotopographic evolution of the Tianshan Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malinda Louise Kent-Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley D. Ritts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12002⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 341-344, pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00724642v1</w:t>
+                <w:t xml:space="preserve">insu-00715969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution stable isotopic record from the Junggar Basin (NW China): Implications for the paleotopographic evolution of the Tianshan Mountains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Jurassic (Yanshanian) intraplate tectonics of North China due to westward indentation of the North China block?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (6), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00715969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00724642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From oblique accretion to transpression in the evolution of the Altaid collage: New insights from West Junggar, northwestern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9838,77 +9838,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Core Complex dynamics and structural development: Field evidences from the Liaodong Peninsula (China, East Asia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9959,103 +9959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the pre-Permian continental crust growth of Central Asia (West Junggar, China) by U-Pb and Hf isotopic data from detrital zircon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3), pp.189-198. </w:t>
@@ -10087,957 +10087,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular value decomposition as a denoising tool for airborne time domain electromagnetic data</w:t>
+                <w:t xml:space="preserve">Late Paleozoic paleogeographic reconstruction of Western Central Asia based upon paleomagnetic data and its geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (5), pp.867-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00615428v1</w:t>
+                <w:t xml:space="preserve">insu-00509114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesozoic palaeorelief of the northern Tian Shan (China)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A case study of the internal structures of gossans and weathering processes in the Iberian Pyrite Belt using magnetic fabrics and paleomagnetic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingchen Wang</w:t>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (3), pp.195-205. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (8), pp.981-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00999.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-011-0361-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00602339v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00602626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic core complexes vs. synkinematic plutons in continental extension setting: insights from key structures (Shandong Province, eastern China)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Pluton-dyke relationships in a Variscan granitic complex from AMS and gravity modelling. Inception of the extensional tectonics in the South Armorican Domain (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Turrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40, pp.261-278. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.1681-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00509062v1</w:t>
+                <w:t xml:space="preserve">insu-00619326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of the internal structures of gossans and weathering processes in the Iberian Pyrite Belt using magnetic fabrics and paleomagnetic dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeozoic tectonic evolution of the Tianshan belt, NW China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Essalhi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Sébastien Laurent-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-011-0361-8⟩</w:t>
+              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.166-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-010-4138-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00602626v1</w:t>
+                <w:t xml:space="preserve">insu-00545841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluton-dyke relationships in a Variscan granitic complex from AMS and gravity modelling. Inception of the extensional tectonics in the South Armorican Domain (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metamorphic core complexes vs. synkinematic plutons in continental extension setting: insights from key structures (Shandong Province, eastern China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rixiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.261-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00619326v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00509062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeozoic tectonic evolution of the Tianshan belt, NW China</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laurent-Charvet</w:t>
+                <w:t xml:space="preserve">Singular value decomposition as a denoising tool for airborne time domain electromagnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11430-010-4138-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.264-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00545841v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00615428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleozoic paleogeographic reconstruction of Western Central Asia based upon paleomagnetic data and its geodynamic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Mesozoic palaeorelief of the northern Tian Shan (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (5), pp.867-884. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.195-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2010.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00999.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00509114v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00602339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-erosion rates in Central Asia since 9 Ma: A transient increase at the onset of Quaternary glaciations?</w:t>
               </w:r>
@@ -11170,77 +11170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeomagnetic constraints from granodioritic plutons (Jiaodong Peninsula): New insights on Late Mesozoic continental extension in eastern Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11291,77 +11291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Geochronological Study of High-Pressure Metamorphic Rocks in the Kekesu Section (Northwestern China): Implications for the Late Paleozoic Tectonics of the Southern Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu S. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,64 +11451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (4), pp.421-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11581,51 +11581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhai Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng-Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11689,90 +11689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neogene Xiyu Formation, a diachronous prograding gravel wedge at front of the Tianshan: Climatic and tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 287, pp.298-310. </w:t>
@@ -11810,103 +11810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track of fluid paleocirculation in dolomite host rock at regional scale by the Anisotropy of Magnetic Susceptibility (AMS): An example from Aptian carbonates of La Florida (Northern Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Essalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 277 (3-4), pp.501-513. </w:t>
@@ -11944,77 +11944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of calc-alkaline to alkaline magmatism through Carboniferous convergence to Permian transcurrent tectonics, western Chinese Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu S. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12091,77 +12091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene uplift of the Tian Shan Mountains observed in the magnetic record of the Jingou River section (northwest China)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12225,90 +12225,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 40Ar/39Ar age constraints on the Late Palaeozoic tectonic evolution of the western Tianshan (Xinjiang, northwestern China), with emphasis on Permian fluid ingress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu S. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 98 (6), pp.1239-1258. </w:t>
@@ -12340,775 +12340,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00325416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Montagne Noire migmatitic dome emplacement (French Massif Central): New insights from petrofabric and AMS studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.007⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00411195v1</w:t>
+                <w:t xml:space="preserve">insu-00352307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the local paleo-fluid flow velocity: New textural method and application to metasomatism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Montagne Noire migmatitic dome emplacement (French Massif Central): New insights from petrofabric and AMS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 280 (1-4), pp.71-82. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11), pp.1423-1440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00352307v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part II: Gravity, aeromagnetic investigations and 3D geologic modeling.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comment on “Magnetostratigraphic study of the Kuche Depression, Tarim Basin, and Cenozoic uplift of the Tian Shan Range, Western China” Baochun Huang, John D.A. Piper, Shoutao Peng, Tao Liu, Zhong Li, Qingchen Wang, Rixiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 113 (B01404), pp.3-13. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 268 (3-4), pp.325-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00170191v1</w:t>
+                <w:t xml:space="preserve">insu-00337683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to present kinematics of fault-bend folding across the Huerguosi anticline, northern Tianshan (China), derived from structural, seismic, and magnetostratigraphic data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleozoic tectonic evolution of the Yili Block, Western Chinese Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25073A.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (5), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.5.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00338254v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00310161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleozoic tectonic evolution of the Yili Block, Western Chinese Tianshan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part II: Gravity, aeromagnetic investigations and 3D geologic modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B01404), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.179.5.483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00310161v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Magnetostratigraphic study of the Kuche Depression, Tarim Basin, and Cenozoic uplift of the Tian Shan Range, Western China” Baochun Huang, John D.A. Piper, Shoutao Peng, Tao Liu, Zhong Li, Qingchen Wang, Rixiang Zhu</w:t>
+                <w:t xml:space="preserve">Miocene to present kinematics of fault-bend folding across the Huerguosi anticline, northern Tianshan (China), derived from structural, seismic, and magnetostratigraphic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 268 (3-4), pp.325-329. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.871-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25073A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00337683v1</w:t>
+                <w:t xml:space="preserve">insu-00338254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paleogeographic configuration of the Eurasian landmass resolves a paleomagnetic paradox of the Tarim Basin (China)</w:t>
               </w:r>
@@ -13120,64 +13120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.TC1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13224,51 +13224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of the Huoerguosi anticline (north Tianshan Mountains) by limb rotation since the late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafu Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13341,51 +13341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13461,90 +13461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Neoproterozoic paleomagnetic results from the Sugetbrak Formation of the Aksu area, Tarim basin (NW China) and their implications to paleogeographic reconstructions and the snowball Earth hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13585,324 +13585,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part I: Geochronology, mineral fabrics and tectonic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their implications on the geodynamic evolution of Chinese Tianshan Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu Shua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 263 (3-4), pp.288-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00170187v1</w:t>
+                <w:t xml:space="preserve">insu-00170195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their implications on the geodynamic evolution of Chinese Tianshan Belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary study of a syntectonic pluton close to a major lithospheric-scale fault: relationships between the Montmarault granitic massif and the Sillon Houiller Fault in the Variscan French Massif Central. Part I: Geochronology, mineral fabrics and tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B10104), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00170195v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation in flow Part I: paleo-circulation track by texture analysis and magnetic fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14018,51 +14018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 167 (2), pp.1027-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14096,51 +14096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Early Permian paleomagnetic results from the Brive basin (French Massif Central) and their implications for Late Variscan tectonics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14256,51 +14256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14377,64 +14377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of late Variscan Millevaches leucogranite massif in the French Massif Central: AMS and gravity modelling results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14520,51 +14520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14630,580 +14630,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ chemical dating of tectonothermal events in the French Variscan Belt.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
+                <w:t xml:space="preserve">A magnetic fabric study of the Aigoual–Saint Guiral–Liron granite pluton (French Massif Central) and relationships with its associated dikes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.420-426. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.B12106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00628.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JB003699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023352v1</w:t>
+                <w:t xml:space="preserve">hal-00023496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic fabric study of the Aigoual–Saint Guiral–Liron granite pluton (French Massif Central) and relationships with its associated dikes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">In situ chemical dating of tectonothermal events in the French Variscan Belt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.420-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00628.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JB003699⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00023496v1</w:t>
+                <w:t xml:space="preserve">hal-00023352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostratigraphy and rock magnetism of the Neogene Kuitun He section (northwest China): implications for Late Cenozoic uplift of the Tianshan mountains.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pull-apart emplacement of the Margeride granitic complex (French Massif Central). Implications for the late evolution of the Variscan orogen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 230, pp.1-2, 177-192. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27, pp.1610-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023363v1</w:t>
+                <w:t xml:space="preserve">hal-00023495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull-apart emplacement of the Margeride granitic complex (French Massif Central). Implications for the late evolution of the Variscan orogen.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magnetostratigraphy and rock magnetism of the Neogene Kuitun He section (northwest China): implications for Late Cenozoic uplift of the Tianshan mountains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 27, pp.1610-1629. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230, pp.1-2, 177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023495v1</w:t>
+                <w:t xml:space="preserve">hal-00023363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement in an extensional setting of the Mont Lozère-Borne granitic complex (SE France) inferred from comprehensive AMS, structural and gravity studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15250,77 +15250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mid-Neoproterozoic paleomagnetic results from the Tarim Basin (NW China) and their geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15361,555 +15361,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleomagnetic of Upper Jurassic to Lower Cretecous volcanic and sedimentary rocks from the western Tarim abd implications for inclination shallowing and absolute dating of the M0 (ISEA) chron.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A first palaeomagnetic study of Jurassic formations from the Qaidam basin, Northeastern Tibet, China-tectonic implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01074-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01860.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069402v1</w:t>
+                <w:t xml:space="preserve">hal-00069374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fabrics and fluid flow directions in hydrothermal systems. A case study in the Chaillac Ba-F-Fe deposit (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 203, pp.(3-4) 555-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic implications of new Late Cretaceous paleomagnetic constraints from Eastern Liaoning Peninsula, NE China.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108 (B6), pp.2313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JB002169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first palaeomagnetic study of Jurassic formations from the Qaidam basin, Northeastern Tibet, China-tectonic implications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleomagnetic of Upper Jurassic to Lower Cretecous volcanic and sedimentary rocks from the western Tarim abd implications for inclination shallowing and absolute dating of the M0 (ISEA) chron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Halim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 153, pp.20-26. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 206, pp.587-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01860.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01074-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069374v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Guyana and the West-African shield paleoproterozoic groupin : new paleomagnetic data from French Guyana and the Ivory-Coast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15999,64 +15999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A late jurassic paleomagnetic study in southwestern border of Tarim Basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16088,588 +16088,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Guyana doleritic dykes: geochemical evidence of three populations and new data for the Jyrassic Central Atlantic Magmatic Province.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Large NS convergence at the northern edge of the Tibetan plateau ? New Early Cretaceous paleomagnetic data from Hexi Corridor, NW China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanning Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0264-3707(02)00034-0⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 201, pp.293-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00722-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071061v1</w:t>
+                <w:t xml:space="preserve">hal-00076857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and tectonic evolution of the Paleoproterozoic Transmazonian orogen as deduced from 40Ar/39Ar and AMS data along the Oyapok River (French Guyana).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Implications of paleomagnetic results from the Permian Rodez basin for the late Variscan tectonics in the southern French massif Central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Diego-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Pouclet</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-9268(01)00217-0⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.249-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-3111(02)01091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071055v1</w:t>
+                <w:t xml:space="preserve">hal-00076894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of paleomagnetic results from the Permian Rodez basin for the late Variscan tectonics in the southern French massif Central.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal and tectonic evolution of the Paleoproterozoic Transmazonian orogen as deduced from 40Ar/39Ar and AMS data along the Oyapok River (French Guyana).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Becq-Giraudon</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-9268(01)00217-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-3111(02)01091-4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076894v1</w:t>
+                <w:t xml:space="preserve">hal-00071055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large NS convergence at the northern edge of the Tibetan plateau ? New Early Cretaceous paleomagnetic data from Hexi Corridor, NW China.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The French Guyana doleritic dykes: geochemical evidence of three populations and new data for the Jyrassic Central Atlantic Magmatic Province.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34, pp.595-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0264-3707(02)00034-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00722-7⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076857v1</w:t>
+                <w:t xml:space="preserve">hal-00071061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mesozoic and Cenozoic data help constrain the age of motion on the Altyn Tagh fault and rotation of the Qaidam basin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.(5) 1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16697,579 +16697,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the Cevennes para-autochthonous domain of the Hercynian French Massif Central and its bearing on ore deposits formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">First paleomagnetic and 40Ar/39Ar study of Paleoproterozoic rocks from the French Guyana (Camopi and Oyapok rivers), northeastern Guyana Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 109, pp.239-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-9268(01)00149-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/172.6.687⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089727v1</w:t>
+                <w:t xml:space="preserve">hal-00089808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo-Miocene magnetostratigraphy and rock magnetism of the Xishuigou section, Subei (Gansu Province, western China) and implications for shallow inclinations in central Asia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anisotropie de susceptibilité magnétique (ASM) et chimie des traces : une nouvelle méthodologie pour démêler processus hydrothermaux et supergènes. Application au gisement à Ba-Fe-F de Chaillac (Indre, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sevket Sen</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 322, pp.431-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01558-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089760v1</w:t>
+                <w:t xml:space="preserve">hal-00089821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First paleomagnetic and 40Ar/39Ar study of Paleoproterozoic rocks from the French Guyana (Camopi and Oyapok rivers), northeastern Guyana Shield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Oligo-Miocene magnetostratigraphy and rock magnetism of the Xishuigou section, Subei (Gansu Province, western China) and implications for shallow inclinations in central Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Théveniaut</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106, pp.B12, 30505-30521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-9268(01)00149-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00089808v1</w:t>
+                <w:t xml:space="preserve">hal-00089760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropie de susceptibilité magnétique (ASM) et chimie des traces : une nouvelle méthodologie pour démêler processus hydrothermaux et supergènes. Application au gisement à Ba-Fe-F de Chaillac (Indre, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tectonic evolution of the Cevennes para-autochthonous domain of the Hercynian French Massif Central and its bearing on ore deposits formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01558-0⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 172, pp.687-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/172.6.687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089821v1</w:t>
+                <w:t xml:space="preserve">hal-00089727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligo-Miocene magnetostratigraphy and rock magnetism of the Xishuigou section, Subei (Gansu Province, western China) and implications for shallow inclinations in central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106, pp.30,505-30,521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17329,51 +17329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17458,51 +17458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMS study of the Pont-de-Montvert–Borne porphyritic granite pluton (French Massif Central) and its tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17575,77 +17575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent synfolding magnetization as a result of overlap of pre‐ and post‐folding magnetizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 23 (24), pp.3523-3526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17692,77 +17692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cretaceous pole from south China, and the Mesozoic hairpin turn of the Eurasian apparent polar wander path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randolph Enkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisheng Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17813,77 +17813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic study of Mesozoic continental sediments along the northern Tien Shan (China) and heterogeneous strain in central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17979,103 +17979,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal transtension and associated high-T/low-P metamorphism in the North Tianshan Arc, NW China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghua Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geological Union, Apr 2024, Vienna, Austria. </w:t>
@@ -18139,51 +18139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18273,51 +18273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18381,77 +18381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement mechanism of Late Triassic granitic Dushan pluton, North China and its tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huabiao Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18498,77 +18498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Permian Paleomagnetic Result from the South Beishan (NW China) and Its Implications for the Tectonic Evolution of the SW Central Asian Orogenic Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18632,51 +18632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism for the Formation of the Jurassic Large Granite Province in SE China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18684,51 +18684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Francisco, United States. p. 523-524</w:t>
@@ -18770,77 +18770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing constraints on the convergent of Paleo-South China Ocean and the assembly of the Yangtze Block and Cathaysia Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaolei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.7518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18891,51 +18891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18999,51 +18999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19092,484 +19092,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures, lithologie et géométries d’un substratum enfoui : application au sud-ouest du bassin parisien.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Detailed petrophysical characterization enhances geological mapping of a buried substratum using aeromagnetic and gravity data; application to the southwestern Paris basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016 - 25ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348937v1</w:t>
+                <w:t xml:space="preserve">hal-01254143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the Qitianling granite in south China: phase equilibria and petrogenetic implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Structures, lithologie et géométries d’un substratum enfoui : application au sud-ouest du bassin parisien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2016 - 25ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551937v1</w:t>
+                <w:t xml:space="preserve">hal-01348937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed petrophysical characterization enhances geological mapping of a buried substratum using aeromagnetic and gravity data; application to the southwestern Paris basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental constraints on the Qitianling granite in south China: phase equilibria and petrogenetic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rucheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254143v1</w:t>
+                <w:t xml:space="preserve">hal-03551937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleomagnetic study on the Neoproterozoic mafic dikes and Early Permian volcanic-sedimentary rocks from NW Yili Block (NW China): Implications for post-orogenic kinematic evolution of the SW CAOB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -19598,103 +19598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement mechanism of the Middle-Late Jurassic Qitianling pluton and its implications on the Mesozoic tectonics of South China Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -19723,90 +19723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-sulfide zinc deposits of Morocco: from mineralogy to age characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Branquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19848,103 +19848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D geological modelling improvement with airborne time domain electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Meeting of Environmental and Engineering Geophysics - Near Surface Geoscience 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.C14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19969,103 +19969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Value Decomposition denoising of airborne Time Domain ElectroMagnetic data in anthropized area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface 2011 : 17th European Meeting of Environmental and Engineering Geophysics of the Near Surface Geoscience Division of EAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leicester, United Kingdom. pp.A04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20090,51 +20090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Field Excursion and Workshop on Tectonic Evolution and Crustal Structure of the Paleozoic Chinese Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20211,51 +20211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20280,90 +20280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and AMS study of some granite plutons emplaced during Mesozoic pervasive continental extension in Eastern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20405,90 +20405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie de la Susceptibilité Magnétique : Théorie et exemples d'application pour la mis en évidence de paléocirculations de fluides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Essalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Colloque des Bassins Sédimentaires Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20539,51 +20539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Variscan Orogeny: a modern view on orogenic research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20602,704 +20602,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironnemental evolution of the northern Tianshan piedmont (Northwest China) during the Neogene: preliminary results from organic matter and rock magnetism study of fluvio-lacustrine Junggar sediments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Insights in the ductile history of the northern Sillon Houiller Fault via a multidisciplinary study of the Late Variscan Montmarault pluton (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.Vol.8, 07703</w:t>
+              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090122v1</w:t>
+                <w:t xml:space="preserve">hal-00106996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'étude de l'Anisotropie de Susceptibilité magnétique (ASM) à la reconstitution des paléocirculations dans les massifs carbonatés : Le cas de l'encaissant calcaire et dolomitique des minéralisations Zn–Pb–(Ba) de La Florida (Province de Santander, Espagne).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their geodynamic implications on the evolution of Chinese Tianshan Belt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangshu S. Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114212v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock magnetic and paleomagnetic investigation of Cenozoic sediments from the northern and southern flank of the Tianshan mountains: implications for inclination shallowing in Central Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironnemental evolution of the northern Tianshan piedmont (Northwest China) during the Neogene: preliminary results from organic matter and rock magnetism study of fluvio-lacustrine Junggar sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2006, France. pp.Vol.8, 07703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090143v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Carboniferous and Permian paleomagnetic results from the Yili Block (NW China) and their geodynamic implications on the evolution of Chinese Tianshan Belt.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Apport de l'étude de l'Anisotropie de Susceptibilité magnétique (ASM) à la reconstitution des paléocirculations dans les massifs carbonatés : Le cas de l'encaissant calcaire et dolomitique des minéralisations Zn–Pb–(Ba) de La Florida (Province de Santander, Espagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Essalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104674v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the ductile history of the northern Sillon Houiller Fault via a multidisciplinary study of the Late Variscan Montmarault pluton (French Massif Central).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rock magnetic and paleomagnetic investigation of Cenozoic sediments from the northern and southern flank of the Tianshan mountains: implications for inclination shallowing in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1p</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106996v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Neoproterozoic paleomagnetic results from the Sugetbrak Formation of the Aksu area, Tarim basin (NW China) and their implications on the paleogeographic reconstruction and snowball Earth hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21350,77 +21350,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary study on the Carboniferous (Namurian) Montmarault granitic pluton and its tectonic bearings on the activity of the Sillon Houiller Fault (Variscan Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Truffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21471,77 +21471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution géodynamique de la chaîne paléozoïque du Tianshan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangshu S. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21622,51 +21622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21704,51 +21704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic Building History of the Chinese Tianshan Seen From The Rock Magentic Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21877,51 +21877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Geological Congress - IGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Florence, Italy</w:t>
@@ -21963,51 +21963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostratigraphy and Rock Magnetism of the Neogene Yaha Section (Northwest China) and Possible Late Cenozoic Uplift of the Tianshan by 11 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22114,51 +22114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A. Gilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22239,51 +22239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Be Mezeme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22315,489 +22315,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary magnetostratigraphic results from the kuitun HE section and their timing and tectonic constraints on the uplift of the tianshan.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structure of late hercynian leucogranites in the french Massif Central from gravity geochronology AMS data of the Millevaches Massif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090105v1</w:t>
+                <w:t xml:space="preserve">hal-00085252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of late hercynian leucogranites in the french Massif Central from gravity geochronology AMS data of the Millevaches Massif.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Preliminary magnetostratigraphic results from the kuitun HE section and their timing and tectonic constraints on the uplift of the tianshan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart A. Gilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05170</w:t>
+              <w:t xml:space="preserve">, 2003, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085252v1</w:t>
+                <w:t xml:space="preserve">hal-00090105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">AMS significance of dykes and granite from a same pluton - an example from the French Massif Central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 04926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084668v1</w:t>
+                <w:t xml:space="preserve">hal-00084763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS significance of dykes and granite from a same pluton - an example from the French Massif Central.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal flow direction traced by anisotropy of magnetic susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 04926</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 05250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084763v1</w:t>
+                <w:t xml:space="preserve">hal-00084668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23196,51 +23196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F75E5B74"/>
+    <w:nsid w:val="ED408F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23427,51 +23427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yan-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5704-558X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112206026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9867-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05328543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Ni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Sun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#8208;ting Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;zhu Shi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;wei Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu&#8208;juan Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05227372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04867964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Dong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029473" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Niu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xutian Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05281413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yuan He" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.100293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04362974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abu Anbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.01.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turbold Sukhbaatar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Ji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03959137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabiao Qiu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04111625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106344" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-023-1165-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03808214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashuo Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghua Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Sinclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongtao Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/7872549" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03105432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Grave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104279" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyou He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Mitchell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48837.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhong Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maofa Ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zhu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02041-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuxin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H. Zheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Ao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439459v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangming Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104587" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03207625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseppi Marion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228875" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03327725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtong Meng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolei Yan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuohai Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Xue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35826.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djurovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001376" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02877251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104462" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977840v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wujun Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02404740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017680" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014598" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G40222C.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014597" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuohai Feng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqin Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.11.031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.07.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-015-5158-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01339986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baptiste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Tong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.01.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0596-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Shi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2015.01.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00834118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.06.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Mei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20140108" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.04.020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51Q8QVM9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966704v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu S. Shu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2014.02" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01005623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Shi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.09.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.08.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00994407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Fang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.04.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrong Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.06.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.01.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00800921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.034" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707174v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.05.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Tao Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12063" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8178386E47C549EBE19E7644492375A526C13912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819742v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.10.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00859605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11F4D06BDC227B0BF0EDC7054737207AC6584D9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda Louise Kent-Corson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley D. Ritts" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01052.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602339v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchen Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00999.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509062v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixiang Zhu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602626v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-011-0361-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turrillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.08.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545841v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-010-4138-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509114v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad de Jong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648531" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.01.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xiang Li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.10.008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.035" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0408-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002137" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325416v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0338-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170191v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004744" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/245CF25441F4B85C2126E44C6FA238408600F6E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338254v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25073A.1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310161v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.5.483" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00337683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gomez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002155" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-008-0230-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310254v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Sun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochun Huang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005489" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/764D152EF5C8DEDA5953B678C9F2C433F2AF0126/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2007.01.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170187v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004745" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EECFFB639BE66742AD7D0219EFE96AD4F7C7EE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170195v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shua" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090334v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03165.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022845v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0010-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22106.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104183v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.021" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0098-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D8F23B079F14EC69927C2E169B8DA5FB7284D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023352v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00628.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023496v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003699" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D2183762A3595F3E9338FF03B8CDB9064B7B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023363v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.11.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023495v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023878v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(03)00083-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongan Li" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2004.05.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069402v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Tan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01074-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069362v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002169" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01860.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069356v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouclet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01972.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071061v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-3707(02)00034-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7KBFZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071055v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00217-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKG9NBC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076894v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Diego-Orozco" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-3111(02)01091-4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00722-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076885v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Halim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901030" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089760v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089808v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00149-8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE181DAF72D4663F6B3E7D2851CE37E64ADCDACB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089821v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01558-0" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3861BDC04A626F79C18A7B0D7B93640AB0A16603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597760v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000325" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115153v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00305-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6ZFJ84-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115211v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2000.00067.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03254" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03655522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Enkin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Xing" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB01904" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659457v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02699" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04669639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9315" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810465v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554564v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5424" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5668" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554399v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20677" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Pan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552721v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cogn&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Courtillot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348937v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00717259v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600316v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442607v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442942v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311897v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442946v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090122v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114212v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090143v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104674v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106996v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104680v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106919v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104697v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090112v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090111v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107002v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092488v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090107v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107020v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090105v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085252v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084763v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118115v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Heng Chen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Cao" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou Qing Huang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Zhan Zhao" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zeng Yang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v5/1960F" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yan-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5704-558X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112206026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9867-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Niu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Jiang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xutian Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04867964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Dong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05227372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Hou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Jia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Appel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030741" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan&#8208;ting Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng&#8208;zhu Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian&#8208;wei Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu&#8208;juan Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05328543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Ni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Cao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012428" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05281413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yuan He" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jop.2025.100293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04362974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Song" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abu Anbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.01.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turbold Sukhbaatar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2023.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03959137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huabiao Qiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Ji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04111625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengli Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Sun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106344" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-023-1165-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04191534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2023.105832" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03631181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Sinclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03808214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cochelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashuo Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghua Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022TC007457" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongtao Wei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/2022/7872549" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03207625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseppi Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-H. Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Shi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Ao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-D. Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105683" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439459v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangming Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104587" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03231631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyue Zhu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-021-02041-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuxin Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03105432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Grave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104279" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyou He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Mitchell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G48837.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhong Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maofa Ge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.09.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03327725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtong Meng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03085830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolei Yan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuohai Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2020.106054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Yao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03186417v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Xue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35826.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02877251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2020.104462" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Tian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Djurovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001376" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977840v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wujun Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.03.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02404740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017680" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014598" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G40222C.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01666611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014597" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01644291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00206814.2017.1395714" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610154v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saint-Carlier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406026v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuohai Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.11.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2016.07.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01339986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baptiste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.049" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205186v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-015-5158-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Tong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.01.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240481v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahjoub Mahjoubi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Badra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0613-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0596-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzhong Shi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2015.01.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990084v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.04.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51Q8QVM9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00834118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Shi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.06.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123607v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Mei" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6038/cjg20140108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.12.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.08.015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu S. Shu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/01.2014.02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01005623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Shi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.09.021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00994407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqin Fang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.04.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangrong Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.06.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00707174v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.05.015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00857217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogn&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs104" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681799v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00800921v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.12.034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.01.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852430v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Tao Wei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Jia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12063" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8178386E47C549EBE19E7644492375A526C13912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819742v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.02.013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00752551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2012.10.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00859605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinda Louise Kent-Corson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley D. Ritts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.033" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11F4D06BDC227B0BF0EDC7054737207AC6584D9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2011.07.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648790v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01052.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509114v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Essalhi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-011-0361-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619326v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turrillot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.08.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545841v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-010-4138-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509062v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rixiang Zhu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2010.07.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602339v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchen Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00999.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599546v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2011.05.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad de Jong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/648531" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Joly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.01.004" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360087v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xiang Li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.10.008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.035" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.11.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357021v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0408-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002137" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325416v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-008-0338-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352307v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411195v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2009.08.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00337683v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.179.5.483" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170191v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004744" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/245CF25441F4B85C2126E44C6FA238408600F6E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338254v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25073A.1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gomez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002155" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Lu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11434-008-0230-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310254v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Sun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochun Huang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005489" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/764D152EF5C8DEDA5953B678C9F2C433F2AF0126/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00139376v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2007.01.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170195v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangshu Shua" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170187v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004745" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EECFFB639BE66742AD7D0219EFE96AD4F7C7EE0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081457v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03106.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090334v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedioun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03165.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022845v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Becq-Giraudon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-005-0010-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22106.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104183v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.021" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089183v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Be Mezeme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cocherie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0098-2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D8F23B079F14EC69927C2E169B8DA5FB7284D22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023496v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003699" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D2183762A3595F3E9338FF03B8CDB9064B7B667/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023352v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00628.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.05.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023363v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.11.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023878v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(03)00083-X" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongan Li" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2004.05.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069374v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Halim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01860.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069414v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01112-3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069362v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002169" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069402v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Tan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01074-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069356v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouclet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01972.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076857v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00722-7" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076894v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Diego-Orozco" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-3111(02)01091-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071055v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00217-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKG9NBC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071061v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-3707(02)00034-0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7KBFZG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076885v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Halim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901030" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089808v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(01)00149-8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE181DAF72D4663F6B3E7D2851CE37E64ADCDACB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089821v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01558-0" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3861BDC04A626F79C18A7B0D7B93640AB0A16603/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089760v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089727v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charonnat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.6.687" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597760v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Gilder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000325" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115153v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00305-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6ZFJ84-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115211v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2000.00067.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL03254" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03655522v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Enkin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisheng Xing" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB01904" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659457v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cogne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB02699" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04669639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9315" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810465v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554564v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5424" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554434v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5668" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554399v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20677" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552838v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552756v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Pan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552721v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilder" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cogn&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Courtillot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254143v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143082v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00717259v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600316v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442607v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442942v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311897v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442946v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106996v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104674v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090122v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114212v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090143v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jezek" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104680v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00106919v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00104697v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090112v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090111v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107002v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092488v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090107v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00107020v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085252v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090105v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084763v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084668v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546927v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118115v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Heng Chen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Cao" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou Qing Huang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Zhan Zhao" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Zeng Yang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v5/1960F" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>