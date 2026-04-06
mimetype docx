--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -533,542 +533,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgically-driven thermomechanical analysis of multiple side-to-side laser melting on a 316L substrate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of crystal orientation on recrystallization occurrence in CMSX-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
+                <w:t xml:space="preserve">E. Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Inal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-T. Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104991⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326559v1</w:t>
+                <w:t xml:space="preserve">hal-05087671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Data Sequence for Model Order Reduction in Thermomechanical Modeling of DED Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Metallurgically-driven thermomechanical analysis of multiple side-to-side laser melting on a 316L substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.104991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.70005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960174v1</w:t>
+                <w:t xml:space="preserve">hal-05326559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and Stress Evolution during Laser Powder Bed Fusion of Semi-Crystalline Polyamide-12</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of Data Sequence for Model Order Reduction in Thermomechanical Modeling of DED Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Freire</w:t>
+                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.105061⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425196v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crystal orientation on recrystallization occurrence in CMSX-4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation and Stress Evolution during Laser Powder Bed Fusion of Semi-Crystalline Polyamide-12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hazemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Wei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Inal</w:t>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Long</w:t>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.-T. Niane</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.114122. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.105061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05087671v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-solutal convection-induced low-angle grain boundaries in single-crystal nickel-based superalloy solidification</w:t>
               </w:r>
@@ -1201,51 +1201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inherent strain method for simulation of additive manufacturing–A critical assessment based on a new variant of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1286,494 +1286,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part-Scale Thermomechanical and Grain Structure Modeling for Additive Manufacturing: Status and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transformation and powder densification behavior of the polyamide-12 during powder bed fusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met14101173⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.111288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784793v1</w:t>
+                <w:t xml:space="preserve">hal-04617319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization Methods for Thermal Study of Support Structure in Laser Powder Bed Fusion (L-PBF) -Application to Process Numerical Modeling</w:t>
+                <w:t xml:space="preserve">Part-Scale Thermomechanical and Grain Structure Modeling for Additive Manufacturing: Status and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oriane Senninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/HFF-09-2024-0683⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met14101173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785786v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation and powder densification behavior of the polyamide-12 during powder bed fusion process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization Methods for Thermal Study of Support Structure in Laser Powder Bed Fusion (L-PBF) -Application to Process Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Behlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Senninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.111288. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/HFF-09-2024-0683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617319v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Thermal Resolution and Macroscale Phase Transformation Modeling of the Semi-Crystalline Polymer Polyamide-12 during Laser Powder Bed Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongfeng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inherent strain rate method for thermo‐mechanical simulation of directed energy deposition additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,103 +1924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongfeng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103, pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2269,252 +2269,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired generative design for support structure generation and optimization in Additive Manufacturing (AM)</w:t>
+                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicha Zhang</w:t>
+                <w:t xml:space="preserve">David Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiping Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2021, 14 (763–776)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942458v1</w:t>
+                <w:t xml:space="preserve">hal-02940051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-inspired generative design for support structure generation and optimization in Additive Manufacturing (AM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicha Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2020.04.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940051v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effect of torch tilt and external magnetic field on arc during overlapping deposition of wire arc additive manufacturing</w:t>
               </w:r>
@@ -2628,274 +2628,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of fluid and solid thermomechanics in additive manufacturing by powder-bed fusion: Continuum and level set formulation applied to track- and part-scale simulations</w:t>
+                <w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (11), pp.1055 - 1071. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892655v1</w:t>
+                <w:t xml:space="preserve">hal-01662998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t>
+                <w:t xml:space="preserve">Numerical modelling of fluid and solid thermomechanics in additive manufacturing by powder-bed fusion: Continuum and level set formulation applied to track- and part-scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (11), pp.1055 - 1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662998v1</w:t>
+                <w:t xml:space="preserve">hal-01892655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hyper-reduced-order model (HROM) for thermal analysis in the moving frame</w:t>
               </w:r>
@@ -3585,688 +3585,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity dependence on chain length in amorphous polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic predictions of interfacial characteristic of polymeric nanocomposites (PNCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Wu Jiang</w:t>
+                <w:t xml:space="preserve">N Vu-Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Wei</w:t>
+                <w:t xml:space="preserve">T Lahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (18), </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4804237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289778v1</w:t>
+                <w:t xml:space="preserve">hal-01442878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
+                <w:t xml:space="preserve">Quasi-analytical solution for the stable system of the multi-layer folded graphene wrinkles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Umbrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Ning Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzuti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4817768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938377v1</w:t>
+                <w:t xml:space="preserve">hal-01442881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic predictions of interfacial characteristic of polymeric nanocomposites (PNCs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vu-Bac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.11.014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442878v1</w:t>
+                <w:t xml:space="preserve">hal-00938430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-analytical solution for the stable system of the multi-layer folded graphene wrinkles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity dependence on chain length in amorphous polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Wu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, 113 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4817768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4804237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442881v1</w:t>
+                <w:t xml:space="preserve">hal-05289778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
+                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Jia</w:t>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yadong Gong</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.349-357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938430v1</w:t>
+                <w:t xml:space="preserve">hal-00938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting simulation capabilities based on crystal plasticity theory and discrete cohesive elements</w:t>
               </w:r>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,77 +4424,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Rizzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 223, pp.162-171. </w:t>
@@ -4825,51 +4825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,64 +4942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.850-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5198,51 +5198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of L-PBF from Microstructures to Properties,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,523 +5287,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-scale thermal modeling for optimization of preheating strategies during laser powder bed fusion of Inconel 738 parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducottet</w:t>
+                <w:t xml:space="preserve">Coupling grain growth, fluid flow, and anisotropic mechanical behavior at the track scale through thermo-fluid-metallurgical-mechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL and EMPA, Sep 2025, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">COMPLAS 2025 – XVIII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402531v1</w:t>
+                <w:t xml:space="preserve">hal-05402830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics numerical modeling of semi-crystalline polymer and microstructure informed metal alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+                <w:t xml:space="preserve">Microstructure informed thermomechanical simulation of L-PBF, at meso and part scales, by crystal viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Chien Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Sim-AM 2025, The Fifth International Conference on Simulation for Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402839v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling grain growth, fluid flow, and anisotropic mechanical behavior at the track scale through thermo-fluid-metallurgical-mechanical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">Macro-scale thermal modeling for optimization of preheating strategies during laser powder bed fusion of Inconel 738 parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2025 – XVIII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL and EMPA, Sep 2025, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402830v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure informed thermomechanical simulation of L-PBF, at meso and part scales, by crystal viscoplasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics numerical modeling of semi-crystalline polymer and microstructure informed metal alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-AM 2025, The Fifth International Conference on Simulation for Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450049v1</w:t>
+                <w:t xml:space="preserve">hal-05402839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part-scale thermo-mechanical modeling of laser powder bed fusion process considering the effect of grain structure</w:t>
               </w:r>
@@ -5897,103 +5897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of precipitation processes in multicomponent alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEMS EUROMAT 2025, Sep 2025, Grenade, Spain</w:t>
@@ -6016,63 +6016,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling grain growth and anisotropic mechanical behavior at track scale by thermal-metallurgical-mechanical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zixuan Li</w:t>
+                <w:t xml:space="preserve">Grain structure based mechanical simulation for laser beam melting at part scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6100,595 +6100,595 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880655v1</w:t>
+                <w:t xml:space="preserve">hal-04880659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance des précipités dans des alliages multicomposés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+                <w:t xml:space="preserve">Coupling grain growth and anisotropic mechanical behavior at track scale by thermal-metallurgical-mechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Annuelle de l’Association AFTherMat (Association Française de Thermodynamique des Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AFTherMat (Association Française de Thermodynamique des Matériaux), Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839013v1</w:t>
+                <w:t xml:space="preserve">hal-04880655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain structure based mechanical simulation for laser beam melting at part scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+                <w:t xml:space="preserve">Modélisation de la croissance des précipités dans des alliages multicomposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journée Annuelle de l’Association AFTherMat (Association Française de Thermodynamique des Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AFTherMat (Association Française de Thermodynamique des Matériaux), Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880659v1</w:t>
+                <w:t xml:space="preserve">hal-04839013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
+                <w:t xml:space="preserve">Microstructure evolution in Laser Powder Bed Fusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Senninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-Am 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Workshop IMT ‘Défis matériaux’, Considérer les multi-matériaux de la chimie et physico-chimie à leur fonctionnalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines Telecom, Dec 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500386v1</w:t>
+                <w:t xml:space="preserve">hal-04328090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in Laser Powder Bed Fusion process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop IMT ‘Défis matériaux’, Considérer les multi-matériaux de la chimie et physico-chimie à leur fonctionnalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines Telecom, Dec 2023, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Sim-Am 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328090v1</w:t>
+                <w:t xml:space="preserve">hal-04500386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of the Phase Transformation and Morphology Evolution of Polyamide 12 in Laser Powder Bed Fusion Process at Particle Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongfeng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sim-Am2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6713,64 +6713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modeling of the Directed Energy Deposition (DED) additive manufacturing process: coupling the Inherent strain rate and POD-based model reduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,51 +6834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physical modelling of 3D additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7031,243 +7031,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation process applied to L-PBF of metals at macroscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique du procédé LPBF à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t>
+              <w:t xml:space="preserve">Journée "Poudres et Fabrication Additive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M Sud-Est, May 2022, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888451v1</w:t>
+                <w:t xml:space="preserve">hal-04026977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling of Powder Bed Fusion at Part Scale by a Super-Layer Deposition</w:t>
+                <w:t xml:space="preserve">Modelling and simulation process applied to L-PBF of metals at macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t>
+              <w:t xml:space="preserve">AMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888732v1</w:t>
+                <w:t xml:space="preserve">hal-03888451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of laser-powder bed fusion additive manufacturing</w:t>
               </w:r>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Senninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,135 +7368,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du procédé LPBF à différentes échelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical modelling of Powder Bed Fusion at Part Scale by a Super-Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Poudres et Fabrication Additive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M Sud-Est, May 2022, Virtuel, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026977v1</w:t>
+                <w:t xml:space="preserve">hal-03888732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mechanical Behaviour of Nickel Base Single Crystal Superalloy CMSX-4 for Prediction of Grain Recrystallization during Homogenization Heat-treatment Following Solidification</w:t>
               </w:r>
@@ -7601,273 +7601,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ravix</w:t>
+                <w:t xml:space="preserve">Modeling and simulation process applied to L-PBF of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GDR ALMA - Simulation numérique des procédés de fabrication additive métallique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Biot, France</w:t>
+              <w:t xml:space="preserve">German-French Academy for the Industry of the Future - Winter School "RoAMing" – A Roadmap for Industrializing Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines Telecom and the Technical University of Münich, Mar 2022, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888979v1</w:t>
+                <w:t xml:space="preserve">hal-04026967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation process applied to L-PBF of metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German-French Academy for the Industry of the Future - Winter School "RoAMing" – A Roadmap for Industrializing Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines Telecom and the Technical University of Münich, Mar 2022, Münich, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire GDR ALMA - Simulation numérique des procédés de fabrication additive métallique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Biot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026967v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical simulation of powder bed fusion at part scale by super-layer deposition technique based on level-set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,51 +7931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of additive manufacturing : thermomechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,51 +8039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of additive manufacturing: some thermomechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8147,51 +8147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of additive manufacturing: thermomechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,90 +8350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique thermomécanique en fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Queva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madamdays "Modelling and Design for Additive Manufacturing", International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREPA Laser, Apr 2019, Strasboug, France</w:t>
@@ -8488,51 +8488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8596,64 +8596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Queva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8695,77 +8695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8842,51 +8842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la fabrication additive par fusion sélective de lit de poudre : aspects thermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9304,64 +9304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro- and meso-scale finite element modelling of the laser beam melting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Finite element thermal modelling of selective laser melting for IN718 real part geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9546,51 +9546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9736,90 +9736,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Yantai, China. pp.4925+, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9885,77 +9885,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wire Arc Additive Manufacturing process : Physical phenomena and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,51 +10006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Numérique du Procédé SLM Développement de modèles multi-physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10058,51 +10058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre « La Fabrication Additive pour l’Industrie », Projet ACLAME - Action Concertée des LAboratoires Matériaux des Ecoles des Mines sur les procédés de fabrication additive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Douai, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10211,51 +10211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaasin Mayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical simulation of additive manufacturing processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaasin Mayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Peyre, E. Charkaluk (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing of Metal Alloys, Volume 1: Processes, Raw Materials, and Numerical Simulation</w:t>
@@ -10448,51 +10448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrication additive des alliages métalliques, Tome 1 : Procédés, matière première et simulation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2022, Science des matériaux - Procédés en science des matériaux, 978-1789480542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10549,51 +10549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am multi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10933,51 +10933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEEE5AC2"/>
+    <w:nsid w:val="ABEF20AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11164,51 +11164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yancheng-zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161759971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukai Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingli Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ae36d3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Chien Vo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104991" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luwei Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapat Panwisawas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.04.054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Senninger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Behlal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2024-0683" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111288" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amf.2024.200185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangman Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-03-2020-0047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.04.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudong Ben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlei Qin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Wu Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vu-Bac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.11.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817768" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.09.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQMH457-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducottet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pirotais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Senninger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao&#185;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Queva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1af7793dae27e500cd43e705315f96674a49070a;origin=https://hal.archives-ouvertes.fr/hal-04396479;visit=swh:1:snp:984d9868ec5a6b2062c245b39e3332afb5811f96;anchor=swh:1:rel:790e1249f23811104148d4a93f76bce52ad26773;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0098" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05450527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yancheng-zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161759971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukai Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingli Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ae36d3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Chien Vo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luwei Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapat Panwisawas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.04.054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Senninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Behlal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2024-0683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amf.2024.200185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangman Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-03-2020-0047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.04.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudong Ben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlei Qin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vu-Bac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.11.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Wu Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.09.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQMH457-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducottet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pirotais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Senninger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao&#185;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Queva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1af7793dae27e500cd43e705315f96674a49070a;origin=https://hal.archives-ouvertes.fr/hal-04396479;visit=swh:1:snp:984d9868ec5a6b2062c245b39e3332afb5811f96;anchor=swh:1:rel:790e1249f23811104148d4a93f76bce52ad26773;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0098" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05450527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>