--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2628,274 +2628,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t>
+                <w:t xml:space="preserve">Numerical modelling of fluid and solid thermomechanics in additive manufacturing by powder-bed fusion: Continuum and level set formulation applied to track- and part-scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (11), pp.1055 - 1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662998v1</w:t>
+                <w:t xml:space="preserve">hal-01892655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of fluid and solid thermomechanics in additive manufacturing by powder-bed fusion: Continuum and level set formulation applied to track- and part-scale simulations</w:t>
+                <w:t xml:space="preserve">Macroscopic thermal finite element modelling of additive metal manufacturing by selective laser melting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (11), pp.1055 - 1071. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.514-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892655v1</w:t>
+                <w:t xml:space="preserve">hal-01662998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hyper-reduced-order model (HROM) for thermal analysis in the moving frame</w:t>
               </w:r>
@@ -3585,433 +3585,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic predictions of interfacial characteristic of polymeric nanocomposites (PNCs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-analytical solution for the stable system of the multi-layer folded graphene wrinkles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vu-Bac</w:t>
+                <w:t xml:space="preserve">Ning Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lahmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Rabczuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4817768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442878v1</w:t>
+                <w:t xml:space="preserve">hal-01442881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-analytical solution for the stable system of the multi-layer folded graphene wrinkles</w:t>
+                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Wei</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Yue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4817768⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442881v1</w:t>
+                <w:t xml:space="preserve">hal-00938430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic predictions of interfacial characteristic of polymeric nanocomposites (PNCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vu-Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Rabczuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938430v1</w:t>
+                <w:t xml:space="preserve">hal-01442878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity dependence on chain length in amorphous polymers</w:t>
               </w:r>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Wu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,77 +4424,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
@@ -4955,51 +4955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.850-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5071,739 +5071,739 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Plasticity Thermo-Mechanical Simulation in Additive Manufacturing at Part-Scale using Texture Component Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+                <w:t xml:space="preserve">Modeling of L-PBF from Microstructures to Properties,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Simulation for Additive Manufacturing (SIM-AM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">TMS Conference 2025, 154th Annual Meeting and Exhibition, Additive Manufacturing and Alloy Design: Bridging Fundamental Physical Metallurgy, Advanced Characterization Techniques, and Integrated Computational Materials Engineering for Advanced Materials — From Process Modeling to Next-Generation Structural Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMS, Mar 2025, Las vegas, NV (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402835v1</w:t>
+                <w:t xml:space="preserve">hal-05402514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of L-PBF from Microstructures to Properties,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Plasticity Thermo-Mechanical Simulation in Additive Manufacturing at Part-Scale using Texture Component Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Conference 2025, 154th Annual Meeting and Exhibition, Additive Manufacturing and Alloy Design: Bridging Fundamental Physical Metallurgy, Advanced Characterization Techniques, and Integrated Computational Materials Engineering for Advanced Materials — From Process Modeling to Next-Generation Structural Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TMS, Mar 2025, Las vegas, NV (US), United States</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Simulation for Additive Manufacturing (SIM-AM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402514v1</w:t>
+                <w:t xml:space="preserve">hal-05402835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling grain growth, fluid flow, and anisotropic mechanical behavior at the track scale through thermo-fluid-metallurgical-mechanical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">Macro-scale thermal modeling for optimization of preheating strategies during laser powder bed fusion of Inconel 738 parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pirotais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2025 – XVIII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL and EMPA, Sep 2025, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402830v1</w:t>
+                <w:t xml:space="preserve">hal-05402531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure informed thermomechanical simulation of L-PBF, at meso and part scales, by crystal viscoplasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics numerical modeling of semi-crystalline polymer and microstructure informed metal alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-AM 2025, The Fifth International Conference on Simulation for Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450049v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-scale thermal modeling for optimization of preheating strategies during laser powder bed fusion of Inconel 738 parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducottet</w:t>
+                <w:t xml:space="preserve">Coupling grain growth, fluid flow, and anisotropic mechanical behavior at the track scale through thermo-fluid-metallurgical-mechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium (AAMS) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL and EMPA, Sep 2025, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">COMPLAS 2025 – XVIII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402531v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics numerical modeling of semi-crystalline polymer and microstructure informed metal alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+                <w:t xml:space="preserve">Microstructure informed thermomechanical simulation of L-PBF, at meso and part scales, by crystal viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Chien Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manas Vijay Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Sim-AM 2025, The Fifth International Conference on Simulation for Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402839v1</w:t>
+                <w:t xml:space="preserve">hal-05450049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part-scale thermo-mechanical modeling of laser powder bed fusion process considering the effect of grain structure</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of precipitation processes in multicomponent alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +5949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pirotais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEMS EUROMAT 2025, Sep 2025, Grenade, Spain</w:t>
@@ -6016,135 +6016,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain structure based mechanical simulation for laser beam melting at part scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+                <w:t xml:space="preserve">Modélisation de la croissance des précipités dans des alliages multicomposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journée Annuelle de l’Association AFTherMat (Association Française de Thermodynamique des Matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AFTherMat (Association Française de Thermodynamique des Matériaux), Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880659v1</w:t>
+                <w:t xml:space="preserve">hal-04839013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling grain growth and anisotropic mechanical behavior at track scale by thermal-metallurgical-mechanical simulations</w:t>
               </w:r>
@@ -6232,381 +6245,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance des précipités dans des alliages multicomposés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+                <w:t xml:space="preserve">Grain structure based mechanical simulation for laser beam melting at part scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Chien Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Annuelle de l’Association AFTherMat (Association Française de Thermodynamique des Matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AFTherMat (Association Française de Thermodynamique des Matériaux), Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839013v1</w:t>
+                <w:t xml:space="preserve">hal-04880659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in Laser Powder Bed Fusion process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop IMT ‘Défis matériaux’, Considérer les multi-matériaux de la chimie et physico-chimie à leur fonctionnalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines Telecom, Dec 2023, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Sim-Am 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328090v1</w:t>
+                <w:t xml:space="preserve">hal-04500386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
+                <w:t xml:space="preserve">Microstructure evolution in Laser Powder Bed Fusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Senninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-Am 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">Workshop IMT ‘Défis matériaux’, Considérer les multi-matériaux de la chimie et physico-chimie à leur fonctionnalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines Telecom, Dec 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500386v1</w:t>
+                <w:t xml:space="preserve">hal-04328090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of the Phase Transformation and Morphology Evolution of Polyamide 12 in Laser Powder Bed Fusion Process at Particle Scale</w:t>
               </w:r>
@@ -7139,364 +7139,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation process applied to L-PBF of metals at macroscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of laser-powder bed fusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Senninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t>
+              <w:t xml:space="preserve">Inauguration FuseMetal - laboratoire UTC \ ArcelorMittal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888451v1</w:t>
+                <w:t xml:space="preserve">hal-03888955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of laser-powder bed fusion additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical modelling of Powder Bed Fusion at Part Scale by a Super-Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration FuseMetal - laboratoire UTC \ ArcelorMittal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Compiègne, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888955v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling of Powder Bed Fusion at Part Scale by a Super-Layer Deposition</w:t>
+                <w:t xml:space="preserve">Modelling and simulation process applied to L-PBF of metals at macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t>
+              <w:t xml:space="preserve">AMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888732v1</w:t>
+                <w:t xml:space="preserve">hal-03888451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mechanical Behaviour of Nickel Base Single Crystal Superalloy CMSX-4 for Prediction of Grain Recrystallization during Homogenization Heat-treatment Following Solidification</w:t>
               </w:r>
@@ -8128,273 +8128,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of additive manufacturing: thermomechanical aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMIZING PARAMETERS IN SELECTED CONSTITUTIVE MODEL VIA INVERSE METHOD AND EXPERIMENTAL METHOD THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Gao¹</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2021, 16th Int Conf on Computational Plasticity, Fundamentals and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona (SPAIN), Spain</w:t>
+              <w:t xml:space="preserve">WCCM-ECCOMAS CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026932v1</w:t>
+                <w:t xml:space="preserve">hal-03523991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZING PARAMETERS IN SELECTED CONSTITUTIVE MODEL VIA INVERSE METHOD AND EXPERIMENTAL METHOD THEREOF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of additive manufacturing: thermomechanical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM-ECCOMAS CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2021, 16th Int Conf on Computational Plasticity, Fundamentals and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523991v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique thermomécanique en fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Queva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,273 +8564,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of Laser Beam Melting Additive Manufacturing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Queva</w:t>
+                <w:t xml:space="preserve">Master Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transvalor International Simulation Day 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Biot, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR Solidification des Alliages Métalliques (SAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293888v1</w:t>
+                <w:t xml:space="preserve">hal-03931554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master Wire Arc Additive Manufacturing process: Physical phenomena and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ravix</w:t>
+                <w:t xml:space="preserve">Modelling and Simulation of Laser Beam Melting Additive Manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Queva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR Solidification des Alliages Métalliques (SAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Transvalor International Simulation Day 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Biot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931554v1</w:t>
+                <w:t xml:space="preserve">hal-04293888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies in additive manufacturing, and related collaborations with SJTU/SPEIT</w:t>
               </w:r>
@@ -9304,51 +9304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro- and meso-scale finite element modelling of the laser beam melting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9736,51 +9736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,51 +10006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Numérique du Procédé SLM Développement de modèles multi-physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10933,51 +10933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABEF20AA"/>
+    <w:nsid w:val="0F2D7123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11164,51 +11164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yancheng-zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161759971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukai Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingli Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ae36d3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Chien Vo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luwei Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapat Panwisawas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.04.054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Senninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Behlal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2024-0683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amf.2024.200185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangman Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-03-2020-0047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.04.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudong Ben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlei Qin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vu-Bac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.11.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Wu Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.09.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQMH457-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducottet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pirotais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Senninger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026932v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao&#185;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Queva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1af7793dae27e500cd43e705315f96674a49070a;origin=https://hal.archives-ouvertes.fr/hal-04396479;visit=swh:1:snp:984d9868ec5a6b2062c245b39e3332afb5811f96;anchor=swh:1:rel:790e1249f23811104148d4a93f76bce52ad26773;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0098" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05450527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yancheng-zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-4879" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161759971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukai Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingli Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-7990/ae36d3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Chien Vo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087671v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Inal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Long" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Niane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas Vijay Upadhyay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luwei Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapat Panwisawas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.04.054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7378" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Senninger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14101173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Behlal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2024-0683" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amf.2024.200185" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Macquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2020.04.091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangman Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihua Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixian Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-03-2020-0047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.08.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01662998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.04.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudong Ben" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlei Qin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Rabczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.03.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817768" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vu-Bac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lahmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.11.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Wu Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.09.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQMH457-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402835v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducottet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pirotais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Senninger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888451v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03877942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hazemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao&#185;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026835v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Queva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Deng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04026764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963291v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/icem18-05207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01683524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149759v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaasin Mayi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163380.ch4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04037551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1af7793dae27e500cd43e705315f96674a49070a;origin=https://hal.archives-ouvertes.fr/hal-04396479;visit=swh:1:snp:984d9868ec5a6b2062c245b39e3332afb5811f96;anchor=swh:1:rel:790e1249f23811104148d4a93f76bce52ad26773;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0098" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05450527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>