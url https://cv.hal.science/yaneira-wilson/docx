--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -291,373 +291,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heating of buildings and the mental health of their inhabitants: Three buildings in Paris</w:t>
+                <w:t xml:space="preserve">Face au stress résidentiel de la rénovation urbaine : les enjeux du Care et de la proximité dans l’habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Design and Mental Health </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https://geoproximites.fr/ark:/84480/category/numeros/2-2024/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586743v1</w:t>
+                <w:t xml:space="preserve">hal-04777919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au stress résidentiel de la rénovation urbaine : les enjeux du Care et de la proximité dans l’habitat social</w:t>
+                <w:t xml:space="preserve">The heating of buildings and the mental health of their inhabitants: Three buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Urban Design and Mental Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Looking Back / Imagining Forward, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10510586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777919v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie en santé dans l’habitat : une autre manière de mesurer la qualité du logement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces pédagogiques dans l'habitat social : deux expériences de recherche-action dans le Nord Pas de Calais et à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586723v1</w:t>
+                <w:t xml:space="preserve">hal-05014798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces pédagogiques dans l'habitat social : deux expériences de recherche-action dans le Nord Pas de Calais et à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La littératie en santé dans l’habitat : une autre manière de mesurer la qualité du logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014798v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Renovation and Inhabitants’ Health Literacy: Three Housing Buildings in Paris</w:t>
               </w:r>
@@ -1035,174 +1035,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du logement social un bien commun ? Regards vénézuéliens</w:t>
+                <w:t xml:space="preserve">Marketing político-territorial en el espacio público y en la política de vivienda social de la Revolución Bolivariana. El caso de Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-5370.2021.61698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223574v1</w:t>
+                <w:t xml:space="preserve">halshs-03600851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing político-territorial en el espacio público y en la política de vivienda social de la Revolución Bolivariana. El caso de Venezuela</w:t>
+                <w:t xml:space="preserve">Faire du logement social un bien commun ? Regards vénézuéliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5354/0719-5370.2021.61698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03600851v1</w:t>
+                <w:t xml:space="preserve">hal-04223574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eyes of Chávez. Social Housing as Monument and Image</w:t>
               </w:r>
@@ -2237,109 +2237,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périphéries du parc HLM comme territoires d’« innovation sociale » : comment les politiques d’innovation sociale invitent à repenser la relation centre-périphérie dans les organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+                <w:t xml:space="preserve">The SAPHIR program: housing, health, and residential narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaneira Wilson</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146e congrès du Comité des travaux historiques et scientifiques, Aubervilliers 2022: Périphéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, AUBERVILLIERS, France</w:t>
+              <w:t xml:space="preserve">ENHR - European network for housing research - The Struggle for the “Right to Housing”: The Pressures of Globalization and Affordability in Cities Today.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587552v1</w:t>
+                <w:t xml:space="preserve">hal-04587489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale dans le processus de responsabilisation de locataires par les ateliers participatifs et le numérique</w:t>
               </w:r>
@@ -2388,109 +2388,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAPHIR program: housing, health, and residential narratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les périphéries du parc HLM comme territoires d’« innovation sociale » : comment les politiques d’innovation sociale invitent à repenser la relation centre-périphérie dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENHR - European network for housing research - The Struggle for the “Right to Housing”: The Pressures of Globalization and Affordability in Cities Today.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">146e congrès du Comité des travaux historiques et scientifiques, Aubervilliers 2022: Périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, AUBERVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587489v1</w:t>
+                <w:t xml:space="preserve">hal-04587552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire des représentations gouvernementales et citoyennes de la ville de Caracas</w:t>
               </w:r>
@@ -3590,151 +3590,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement, espace public et dictature au Venezuela</w:t>
+                <w:t xml:space="preserve">Crises du logement. Du Brésil au Venezuela : le pari du logement social pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://aoc.media/analyse/2024/09/23/logement-espace-public-et-dictature-au-venezuela/</w:t>
+              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/du-bresil-au-venezuela-le-pari-du-logement-social-pour-tous-1375387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777970v1</w:t>
+                <w:t xml:space="preserve">hal-04587542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises du logement. Du Brésil au Venezuela : le pari du logement social pour tous</w:t>
+                <w:t xml:space="preserve">Logement, espace public et dictature au Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/du-bresil-au-venezuela-le-pari-du-logement-social-pour-tous-1375387</w:t>
+              <w:t xml:space="preserve">2024, https://aoc.media/analyse/2024/09/23/logement-espace-public-et-dictature-au-venezuela/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587542v1</w:t>
+                <w:t xml:space="preserve">hal-04777970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une passoire thermique heureuse ? L’exemple iconoclaste de la copropriété Diderot à Champigny-sur-Marne</w:t>
               </w:r>
@@ -4164,51 +4164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181FC51A"/>
+    <w:nsid w:val="18182820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4395,51 +4395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaneira-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3730-2224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10510586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014798v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.7663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcep.v10n1.104355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2021.61698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darysleida Sosa Valdez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaneira-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3730-2224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10510586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.7663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcep.v10n1.104355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2021.61698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darysleida Sosa Valdez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>