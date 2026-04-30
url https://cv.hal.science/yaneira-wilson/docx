--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -291,200 +291,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au stress résidentiel de la rénovation urbaine : les enjeux du Care et de la proximité dans l’habitat social</w:t>
+                <w:t xml:space="preserve">The heating of buildings and the mental health of their inhabitants: Three buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Urban Design and Mental Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Looking Back / Imagining Forward, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10510586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777919v1</w:t>
+                <w:t xml:space="preserve">hal-04586743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heating of buildings and the mental health of their inhabitants: Three buildings in Paris</w:t>
+                <w:t xml:space="preserve">Face au stress résidentiel de la rénovation urbaine : les enjeux du Care et de la proximité dans l’habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Design and Mental Health </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https://geoproximites.fr/ark:/84480/category/numeros/2-2024/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10510586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586743v1</w:t>
+                <w:t xml:space="preserve">hal-04777919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces pédagogiques dans l'habitat social : deux expériences de recherche-action dans le Nord Pas de Calais et à Paris</w:t>
               </w:r>
@@ -1035,174 +1035,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing político-territorial en el espacio público y en la política de vivienda social de la Revolución Bolivariana. El caso de Venezuela</w:t>
+                <w:t xml:space="preserve">Faire du logement social un bien commun ? Regards vénézuéliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03600851v1</w:t>
+                <w:t xml:space="preserve">hal-04223574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du logement social un bien commun ? Regards vénézuéliens</w:t>
+                <w:t xml:space="preserve">Marketing político-territorial en el espacio público y en la política de vivienda social de la Revolución Bolivariana. El caso de Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-5370.2021.61698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223574v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03600851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eyes of Chávez. Social Housing as Monument and Image</w:t>
               </w:r>
@@ -1758,191 +1758,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d’habitat, de santé et de littératie en Île-de-France</w:t>
+                <w:t xml:space="preserve">Stress résidentiel et littératie en santé dans l’habitat : trois cas en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERENCE CRACH Logement : crises partout, justice nulle part ! Housing: Global Crisis, Seeking justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif de recherche et d’action sur l’habitat (CRACH), Jun 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">4èmes RENCONTRES DE GEOGRAPHIE DE LA SANTÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807650v1</w:t>
+                <w:t xml:space="preserve">hal-04807624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress résidentiel et littératie en santé dans l’habitat : trois cas en Ile de France</w:t>
+                <w:t xml:space="preserve">Inégalités d’habitat, de santé et de littératie en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes RENCONTRES DE GEOGRAPHIE DE LA SANTÉ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2024, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">CONFERENCE CRACH Logement : crises partout, justice nulle part ! Housing: Global Crisis, Seeking justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif de recherche et d’action sur l’habitat (CRACH), Jun 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807624v1</w:t>
+                <w:t xml:space="preserve">hal-04807650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION FOR: S09 -AGING AND REAL ESTATE IN THE POST-COVID ERA HEALTH ISSUES FOR THE ELDERLY IN SOCIAL HOUSING</w:t>
               </w:r>
@@ -2237,178 +2237,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAPHIR program: housing, health, and residential narratives</w:t>
+                <w:t xml:space="preserve">L’innovation sociale dans le processus de responsabilisation de locataires par les ateliers participatifs et le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENHR - European network for housing research - The Struggle for the “Right to Housing”: The Pressures of Globalization and Affordability in Cities Today.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’étude, La production de représentations ordinaires du territoire par des dispositifs de « storytelling participatif »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, CNRS, Paris 8, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587489v1</w:t>
+                <w:t xml:space="preserve">hal-04587396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale dans le processus de responsabilisation de locataires par les ateliers participatifs et le numérique</w:t>
+                <w:t xml:space="preserve">The SAPHIR program: housing, health, and residential narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, La production de représentations ordinaires du territoire par des dispositifs de « storytelling participatif »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord, CNRS, Paris 8, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ENHR - European network for housing research - The Struggle for the “Right to Housing”: The Pressures of Globalization and Affordability in Cities Today.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587396v1</w:t>
+                <w:t xml:space="preserve">hal-04587489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périphéries du parc HLM comme territoires d’« innovation sociale » : comment les politiques d’innovation sociale invitent à repenser la relation centre-périphérie dans les organisations</w:t>
               </w:r>
@@ -4164,51 +4164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18182820"/>
+    <w:nsid w:val="A05DA617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4395,51 +4395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaneira-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3730-2224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10510586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.7663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcep.v10n1.104355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2021.61698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darysleida Sosa Valdez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaneira-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3730-2224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10510586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.7663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcep.v10n1.104355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2021.61698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darysleida Sosa Valdez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>