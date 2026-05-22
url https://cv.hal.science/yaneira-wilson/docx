--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3730-2224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=DjsxtMcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,1158 +213,1158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat : les micros espaces de la santé. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The heating of buildings and the mental health of their inhabitants: Three buildings in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12ywg⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Design and Mental Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Looking Back / Imagining Forward, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10510586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014802v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heating of buildings and the mental health of their inhabitants: Three buildings in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Face au stress résidentiel de la rénovation urbaine : les enjeux du Care et de la proximité dans l’habitat social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Design and Mental Health </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, https://geoproximites.fr/ark:/84480/category/numeros/2-2024/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10510586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586743v1</w:t>
+                <w:t xml:space="preserve">hal-04777919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au stress résidentiel de la rénovation urbaine : les enjeux du Care et de la proximité dans l’habitat social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Habitat : les micros espaces de la santé. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Habitat : les micro-espaces de la santé, 123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ywg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777919v1</w:t>
+                <w:t xml:space="preserve">hal-05014802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces pédagogiques dans l'habitat social : deux expériences de recherche-action dans le Nord Pas de Calais et à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie en santé dans l’habitat : une autre manière de mesurer la qualité du logement</w:t>
+                <w:t xml:space="preserve">Energy Renovation and Inhabitants’ Health Literacy: Three Housing Buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/up.7663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586723v1</w:t>
+                <w:t xml:space="preserve">hal-04586718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Renovation and Inhabitants’ Health Literacy: Three Housing Buildings in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La littératie en santé dans l’habitat : une autre manière de mesurer la qualité du logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17645/up.7663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586718v1</w:t>
+                <w:t xml:space="preserve">hal-04586723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morfología urbana, actores y elementos arquitectónicos del programa de construcción Gran Misión Vivienda Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista ciudades, estados y política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.49-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/rcep.v10n1.104355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Torre David à Caracas : D’une icône de la modernité à la ruine urbaine et politique d’un pays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.160-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torre David au Venezuela : récits sur fond de politiques publiques menées par le gouvernement d’un « État magique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.10673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du locataire social au micro-entrepreneur. La gestion des quartiers HLM périphériques à l’épreuve de « l’innovation sociale »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faire du logement social un bien commun ? Regards vénézuéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.47-61</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03600874v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du logement social un bien commun ? Regards vénézuéliens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marketing político-territorial en el espacio público y en la política de vivienda social de la Revolución Bolivariana. El caso de Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5354/0719-5370.2021.61698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223574v1</w:t>
+                <w:t xml:space="preserve">halshs-03600851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing político-territorial en el espacio público y en la política de vivienda social de la Revolución Bolivariana. El caso de Venezuela</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du locataire social au micro-entrepreneur. La gestion des quartiers HLM périphériques à l’épreuve de « l’innovation sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigaciones Geográficas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.47-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5354/0719-5370.2021.61698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03600851v1</w:t>
+                <w:t xml:space="preserve">halshs-03600874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eyes of Chávez. Social Housing as Monument and Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harvard Review of Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Housing in 21st Century Venezuela: The state after the disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.4903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1353,1401 +1374,1401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential Stress and the Challenges of Care and Proximity: Green spaces in urban renewal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Health Inequalities in Social Housing in Relation to Thermal and Acoustic Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European network for housing research : Grand Paris 2025: Affordable Housing in Greening Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LAB-URBA; Université Paris Est-Créteil; Université Gustave Eiffel, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, LAB-URBA; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533582v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Inequalities in Social Housing in Relation to Thermal and Acoustic Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Residential Stress and the Challenges of Care and Proximity: Green spaces in urban renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European network for housing research : Grand Paris 2025: Affordable Housing in Greening Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LAB-URBA; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, LAB-URBA; Université Paris Est-Créteil; Université Gustave Eiffel, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533576v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing, public space and dictatorship in Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poner el cuerpo en Latinx América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des études latino-américaines (LASA), May 2025, San Francisco, United States &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Hygiénisme dans le logement : histoire et devenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Literacy and Health Inequalities in Housing: Investigating thermal and noise vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fabriques de la norme hygiéniste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orleans, Dec 2024, Orleans (France), France</w:t>
+              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Housing Research (ENHR), Aug 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533643v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy and Health Inequalities in Housing: Investigating thermal and noise vulnerability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'Hygiénisme dans le logement : histoire et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making Housing Systems work: Evidence and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Network for Housing Research (ENHR), Aug 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Les fabriques de la norme hygiéniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orleans, Dec 2024, Orleans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807379v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress résidentiel et littératie en santé dans l’habitat : trois cas en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes RENCONTRES DE GEOGRAPHIE DE LA SANTÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie (CNFG), May 2024, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d’habitat, de santé et de littératie en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERENCE CRACH Logement : crises partout, justice nulle part ! Housing: Global Crisis, Seeking justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif de recherche et d’action sur l’habitat (CRACH), Jun 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPOSITION FOR: S09 -AGING AND REAL ESTATE IN THE POST-COVID ERA HEALTH ISSUES FOR THE ELDERLY IN SOCIAL HOUSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Real Estate Conference (ESPI-IREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPI-IREC, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d’une violence symbolique, structurelle et institutionnelle, un ordinaire de l’habitat social au Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et inégalités dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tamara Boussac; Antonin Margier, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities of housing, thermal uses and health: study of five Parisian buildings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCOMOMO CONFERENCE FRANKFURT MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Middle Class Mass Housing (MCMH-EU), Apr 2023, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Literacy in housing: commitment-non-commitment of residents and architecture in the face of energy renovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Housing Research (ENHR) - ‘Urban regeneration: shines and shadows’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, LODZ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation sociale dans le processus de responsabilisation de locataires par les ateliers participatifs et le numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les périphéries du parc HLM comme territoires d’« innovation sociale » : comment les politiques d’innovation sociale invitent à repenser la relation centre-périphérie dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude, La production de représentations ordinaires du territoire par des dispositifs de « storytelling participatif »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord, CNRS, Paris 8, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">146e congrès du Comité des travaux historiques et scientifiques, Aubervilliers 2022: Périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, AUBERVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587396v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAPHIR program: housing, health, and residential narratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’innovation sociale dans le processus de responsabilisation de locataires par les ateliers participatifs et le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENHR - European network for housing research - The Struggle for the “Right to Housing”: The Pressures of Globalization and Affordability in Cities Today.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’étude, La production de représentations ordinaires du territoire par des dispositifs de « storytelling participatif »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, CNRS, Paris 8, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587489v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périphéries du parc HLM comme territoires d’« innovation sociale » : comment les politiques d’innovation sociale invitent à repenser la relation centre-périphérie dans les organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+                <w:t xml:space="preserve">The SAPHIR program: housing, health, and residential narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaneira Wilson</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146e congrès du Comité des travaux historiques et scientifiques, Aubervilliers 2022: Périphéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2022, AUBERVILLIERS, France</w:t>
+              <w:t xml:space="preserve">ENHR - European network for housing research - The Struggle for the “Right to Housing”: The Pressures of Globalization and Affordability in Cities Today.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587552v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire des représentations gouvernementales et citoyennes de la ville de Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Congrès du centenaire - UGI Paris 2022. Le temps des géographes. Conflits et mouvements sociaux en Amérique latine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets de la crise sanitaire sur les pratiques collaboratives dans l’habitat social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Delfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels effets de la crise sanitaire sur les pratiques collaboratives dans l’habitat social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Union sociale pour l’habitat, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« From transgression to legitimation, Torre de David as an example of spontaneous city and erratic policies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“The transgressive city: Comparative perspectives on governance and the possibilities of everyday life in the emerging global city” </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RC21 International Conference, Jul 2016, Mexico Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2757,143 +2778,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec les habitants : des collaborations renouvelées dans l'habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bresson</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04286060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2903,120 +2924,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat : les micro-espaces de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ywv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3026,117 +3047,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les villes latino-américaines : débats, réflexions et enjeux de la recherche urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Fuster Farfán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darysleida Sosa Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneira Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.466, 2021, Habitat et Sociétés, 978-2-343-24665-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3146,326 +3167,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités : de quelles qualités parle-t-on pour l’habitat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme: Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations territoriales dans l’« État communal » au Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Andréani; Yoletty Bracho; Lucie Laplace; Thomas Posado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternances critiques et dominations ordinaires en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-98, 2024, 9782753595309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing politico-territorial dans l’espace public et dans la politique du logement social : l’exemple de la Révolution bolivarienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les villes latino-américaines : débats, réflexions et enjeux de la recherche urbaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venezuela : l’opposition manifeste en image, esthétique et storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et esthétique des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MētisPresses, 2020, 978-2-94-0563-65-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03600835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3475,104 +3496,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement : un enjeu de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3582,297 +3603,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises du logement. Du Brésil au Venezuela : le pari du logement social pour tous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Logement, espace public et dictature au Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/du-bresil-au-venezuela-le-pari-du-logement-social-pour-tous-1375387</w:t>
+              <w:t xml:space="preserve">2024, https://aoc.media/analyse/2024/09/23/logement-espace-public-et-dictature-au-venezuela/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587542v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement, espace public et dictature au Venezuela</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Crises du logement. Du Brésil au Venezuela : le pari du logement social pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://aoc.media/analyse/2024/09/23/logement-espace-public-et-dictature-au-venezuela/</w:t>
+              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/du-bresil-au-venezuela-le-pari-du-logement-social-pour-tous-1375387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777970v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une passoire thermique heureuse ? L’exemple iconoclaste de la copropriété Diderot à Champigny-sur-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankel Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier de la Maladrerie face à la rénovation urbaine : comment un tiers-lieu devient un espace relationnel pour les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3882,104 +3903,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health literacy: another way of measuring housing quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yankel Fijalkow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3989,114 +4010,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de la ville en images : le cas de la Gran Misión Vivienda Venezuela (2011-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneira Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. CRH-LAVUE, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020PA100064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04223578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4164,51 +4185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A05DA617"/>
+    <w:nsid w:val="15998C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4395,51 +4416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaneira-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3730-2224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10510586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.7663" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcep.v10n1.104355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2021.61698" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4903" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darysleida Sosa Valdez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yaneira-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3730-2224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DjsxtMcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Fijalkow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10510586" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777919v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.7663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/rcep.v10n1.104355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10673" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600851v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-5370.2021.61698" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4903" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533576v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ywv" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster Farf&#225;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darysleida Sosa Valdez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04223578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>