--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2510,91 +2510,628 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geopolitical approach to creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Craftwork, design, creativity : between tradition and contemporaneity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Plovdiv, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les ‘compétences’ associées aux TNIC : discours, dispositifs, pratiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Org&amp;Co 2015 : Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jun 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et mise en mots des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80e Congrès de l’Acfas, Colloque « Organisations, performativité et engagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Montréal, Canada. pp.197-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations à l’épreuve des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nicole D'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et effets des dispositifs numériques sur la relation médicale, au prisme du traitement du syndrome des apnées du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïse Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lindenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,624 +3139,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Institut la personne en médecine. 2022, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404292v1</w:t>
-              </w:r>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">hal-03750100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3295,51 +3295,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C2F121D"/>
+    <w:nsid w:val="BEEC4F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3526,51 +3526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yanita-andonova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6221-7956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lartisanat-au-coeur-des-industries-creatives/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sebban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807604896/chapter_04.xhtml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9647" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.970" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yanita-andonova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6221-7956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lartisanat-au-coeur-des-industries-creatives/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sebban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807604896/chapter_04.xhtml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9647" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.970" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>