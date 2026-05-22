--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6221-7956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Om8UjksAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -177,538 +198,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ARTISANAT AU COEUR DES INDUSTRIES CREATIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Série Recherches, théories et méthodes innovantes en SHS, 9781836120582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contagion créative. Médias, industries, récits, communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Vovou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-9552946-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner le tournant créatif : dispositifs, processus et représentations&amp;quot;, actes de colloque international, 7-9 juin 2017, Université d’économie de Varna (Bulgarie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02531171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vacher, Béatrice. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02386149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -718,382 +739,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Laudati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrys Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA et collectivités territoriales : Usages, enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, MSH Paris Nord, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craftwork, design, creativity : between tradition and contemporaneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimira Krastanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, ISBN 978-2-9552946-3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre : quel parallèle entre monde de l'art et monde productif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre : quel parallèle entre monde de l'art et monde productif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. 2016, De l'injonction à la créativité à sa mise en oeuvre : quel parallèle entre monde de l'art et monde productif ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication, coordination et coopération : émergence de nouvelles dynamiques organisationnelles. Le cas du réseau de santé Bronchiolite Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">77ème congrès international de l’ACFAS (Association francophone pour le savoir), Ottawa (Canada) (Atelier Organisations et communication au sein des systèmes de santé, Bercot (Régine) et Mayère (Anne) coord.), pp. 83-93, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1103,589 +1124,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Да преживееш екологията в музей &amp;quot;Етър&amp;quot;: теренно проучване</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boittiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krassimira Krastanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Регионален етнографски музей на открито „Етър“, 2025. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUSEUMS AND INTANGIBLE CULTURAL HERITAGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FABER, pp.117-137, 2025, 978-619-00-2028-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication et transposition du jeu par l’entreprise. Autopsie de la gamification du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Savignac, Yanita Andonova, Pierre Lénel, Anne Monjaret, Aude Seurrat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de la gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-70, 2017, 978-2807604872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nicole D'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Olivesi (ed), Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Objets, savoirs, discipline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-153, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de santé en France ou comment créer du lien par la maîtrise de l’information et l’amélioration des processus communicationnels entre les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Santé : enjeux contemporains, Routier (Cédric) et D’Arippe (Agnès) éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 41-52, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage, mésusage et non-utilisation des TIC : repenser la fracture numérique en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractures, mutations, fragmentations. De la diversité des cultures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.95-111, 2009, Traité des sciences et techniques de l'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1695,1539 +1716,1539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Chapter 6.] The challenges and effects of digital medical devices on the doctor-patient relationship, as seen through the lens of treating sleep apnoea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lindenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Regards sur l’éthique médicale et la bioéthique en Russie, 34 (1), pp.91-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jibes.341.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mirage of Digital Transformation: the French Context Through the Perspective of Two Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Boundaries and Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume : 1 (Issue : 1), https://jebtonline.com/en/article/VFvnAz1sZo7087mZOMBo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la créativité est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.9647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Éloge de l’indisponibilité numérique au travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°17/3A, pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promesses et paradoxes de la référence créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Approche critique des injonctions à la créativité : relations entre secteur culturel et monde du travail industriel, Supplément 2015 B, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques numériques internes à l'heure de &amp;quot; l'e-administration &amp;quot; : une analyse des programmes d'action des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.87-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencements organisationnels et espaces projets : une approche empirique dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.2953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance dans les organisations. Précisions terminologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.1968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02916174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et reconnaissance de l’individu au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36, pp.136 - 147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geopolitical approach to creativity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enjeux et effets des dispositifs numériques sur la relation médicale, au prisme du traitement du syndrome des apnées du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lindenmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Institut la personne en médecine. 2022, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...416 lines deleted...]
-                <w:t xml:space="preserve">hal-03750100v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et effets des dispositifs numériques sur la relation médicale, au prisme du traitement du syndrome des apnées du sommeil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Geopolitical approach to creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Craftwork, design, creativity : between tradition and contemporaneity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Plovdiv, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les ‘compétences’ associées aux TNIC : discours, dispositifs, pratiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Org&amp;Co 2015 : Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jun 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...22 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et mise en mots des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80e Congrès de l’Acfas, Colloque « Organisations, performativité et engagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Montréal, Canada. pp.197-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04404292v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations à l’épreuve des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nicole D'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3295,51 +3316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEEC4F58"/>
+    <w:nsid w:val="7C94B865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3526,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yanita-andonova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6221-7956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432254v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lartisanat-au-coeur-des-industries-creatives/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sebban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807604896/chapter_04.xhtml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9647" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.970" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yanita-andonova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6221-7956" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Om8UjksAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lartisanat-au-coeur-des-industries-creatives/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120582" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrys Gherardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sebban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807604896/chapter_04.xhtml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nicole D'Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.2953" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.970" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>