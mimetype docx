--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully in vitro iterative construction of a 24 kb-long artificial DNA sequence to store digital information</w:t>
+                <w:t xml:space="preserve">Neuroinflammation as a cause of differential Müller cell regenerative responses to retinal injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leblanc</w:t>
+                <w:t xml:space="preserve">Diana García-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boulle</w:t>
+                <w:t xml:space="preserve">Lorena Vidal-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Roux</w:t>
+                <w:t xml:space="preserve">Karine Parain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+                <w:t xml:space="preserve">Jingxian Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/btn-2023-0109⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (40), eadp7916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp7916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567229v1</w:t>
+                <w:t xml:space="preserve">hal-04723396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation as a cause of differential Müller cell regenerative responses to retinal injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully in vitro iterative construction of a 24 kb-long artificial DNA sequence to store digital information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana García-García</w:t>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Vidal-Gil</w:t>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Parain</w:t>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingxian Lun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Audic</w:t>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (40), eadp7916. </w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (5), pp.203-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp7916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2144/btn-2023-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723396v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-gene functional relationships in Alzheimer’s disease: CELF1 regulates KLC1 alternative splicing</w:t>
               </w:r>
@@ -4571,230 +4571,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postfertilization deadenylation of mRNAs in Xenopus laevis embryos is sufficient to cause their degradation at the blastula stage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and use of easily made RNA size markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Omilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Audic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. B. Osborne</w:t>
+                <w:t xml:space="preserve">Laetieia Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 17 (1), pp.209-18</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 23 (4), pp.612-4, 616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315978v1</w:t>
+                <w:t xml:space="preserve">hal-00293007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and use of easily made RNA size markers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
+                <w:t xml:space="preserve">Postfertilization deadenylation of mRNAs in Xenopus laevis embryos is sufficient to cause their degradation at the blastula stage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Omilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetieia Landais</w:t>
+                <w:t xml:space="preserve">H. B. Osborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 23 (4), pp.612-4, 616</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (1), pp.209-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293007v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5380,103 +5380,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro construction and long read sequencing analysis of a 24 kb long artificial DNA sequence encoding the Universal Declaration of the Rights of Man and of the Citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6017,51 +6017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Y. Coomson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya K. Shrestha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Murali Krishna Nagulla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.4.42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lerivray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Vidal-Gil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Lun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp7916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Nagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana D. Siddam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Anand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Aryal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12071070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.07.073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-22-0350" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hanache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26932-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlizia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Abu-Daya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Gajdasik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00387" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01734756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domenger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Allais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Noiret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bervas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.08.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2016.04.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.11.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01040-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.140264ya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sauli&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Marquenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BP7ZPZLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120017sh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Boulanger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00466153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Namanda-Vanderbeken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.03.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8S2H65G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Guo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gourronc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Lyons-Levy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Mitchell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.10.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060490" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clainche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01528" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02323363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca S Hartley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02325407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnet-Corven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Omilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf586" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Garbrecht" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fritz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.10191" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Slevin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhatty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.5.1662-1671.2001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beverley Osborne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.18.12.6879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Audic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Omilli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Osborne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293007v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetieia Landais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Siddam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Livi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Blanzieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28839-5_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FN7NPLKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03085917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Y. Coomson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya K. Shrestha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Murali Krishna Nagulla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.4.42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lerivray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Viet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Vidal-Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Lun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp7916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kikuchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Nagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana D. Siddam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Anand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Aryal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12071070" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.07.073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.CRC-22-0350" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hanache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26932-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Horb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wlizia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Abu-Daya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcnamara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Gajdasik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00387" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01734756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domenger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Allais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecomte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2017.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Noiret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bervas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.08.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legagneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2016.04.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mottier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.11.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schirmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01040-14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.140264ya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sauli&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Marquenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2420" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BP7ZPZLP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00870920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120017sh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Boulanger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00466153v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Namanda-Vanderbeken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.03.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8S2H65G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00353157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Guo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gourronc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Lyons-Levy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Mitchell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.10.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marquis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060490" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292923v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Clainche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01528" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02323363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca S Hartley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2004.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02325407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnet-Corven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Omilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf586" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Garbrecht" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fritz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.10191" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325458v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boyle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Slevin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bhatty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.5.1662-1671.2001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02325486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beverley Osborne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.18.12.6879" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetieia Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Audic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Omilli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Osborne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Siddam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Maria Livi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Blanzieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28839-5_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FN7NPLKD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03085917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>