--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -221,274 +221,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spécificités des parasports mésestimées par le droit français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pantaléon</w:t>
+                <w:t xml:space="preserve">“They Don’t Really Care about my Results, they Prefer Selling my Life Story.” Inspirational Paralympians and Sponsorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amplitude du droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.440⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.216747952311585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21674795231158542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259494v1</w:t>
+                <w:t xml:space="preserve">hal-04021966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“They Don’t Really Care about my Results, they Prefer Selling my Life Story.” Inspirational Paralympians and Sponsorship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les spécificités des parasports mésestimées par le droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Beldame</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.216747952311585. </w:t>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/21674795231158542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021966v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Yann Beldame. Le corps obèse</w:t>
               </w:r>
@@ -1817,250 +1817,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production sociale de la performance paralympique</w:t>
+                <w:t xml:space="preserve">Performance et équilibre de vie. Les environnements sportifs favorables à la performance paralympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">INSEP; FFH; FFTir; CPSF; Université Paris Cité; Université de Montpellier. 2023</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP, FFH, FFTir, CPSF, Université Paris Cité, Université de Montpellier, Université de Nice. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696248v1</w:t>
+                <w:t xml:space="preserve">hal-04696257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance et équilibre de vie. Les environnements sportifs favorables à la performance paralympique</w:t>
+                <w:t xml:space="preserve">La production sociale de la performance paralympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP; FFH; FFTir; CPSF; Université Paris Cité; Université de Montpellier. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayle David</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04696257v2</w:t>
+                <w:t xml:space="preserve">hal-04696248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2215,51 +2215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04259494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.440" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duquesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21674795231158542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gasnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nocca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01772365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04942757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696257v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duquesne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21674795231158542" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04259494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.440" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gasnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nocca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273613" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2016.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02942429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01772365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04942757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696257v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>