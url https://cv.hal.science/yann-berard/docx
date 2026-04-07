--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1363,532 +1363,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : du réenchantement à la contestation de l’État</w:t>
+                <w:t xml:space="preserve">Construire un futur « sans chlordécone » ? Promesses de remédiation, incertitudes, controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences Sociales du LESSEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
+              <w:t xml:space="preserve">6e édition Journées Recherches - CHU de Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669158v1</w:t>
+                <w:t xml:space="preserve">hal-04824415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t>
+                <w:t xml:space="preserve">Les Antilles à l’heure des « cènes » : enjeux de savoir, enjeux de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Campus Anthropocène aux Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824519v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réenchanter les Outre-mer par le vert et le bleu ? Le discours de laboratoire en question</w:t>
+                <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : du réenchantement à la contestation de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de l’AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sciences Po Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences Sociales du LESSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669159v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques et catastrophes sous le regard des SHS : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borraz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Revet</w:t>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire scientifique du projet RISC du PEPR Risques (IRiMa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Boudia, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824522v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Antilles à l’heure des « cènes » : enjeux de savoir, enjeux de pouvoir</w:t>
+                <w:t xml:space="preserve">Réenchanter les Outre-mer par le vert et le bleu ? Le discours de laboratoire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus Anthropocène aux Antilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
+              <w:t xml:space="preserve">17e Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sciences Po Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669153v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un futur « sans chlordécone » ? Promesses de remédiation, incertitudes, controverses</w:t>
+                <w:t xml:space="preserve">Les risques et catastrophes sous le regard des SHS : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
+                <w:t xml:space="preserve">Sandrine Revet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition Journées Recherches - CHU de Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Fort-de-France (Martinique), France</w:t>
+              <w:t xml:space="preserve">Premier séminaire scientifique du projet RISC du PEPR Risques (IRiMa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Boudia, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824415v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise face aux changements climatiques en contexte ultramarin</w:t>
               </w:r>
@@ -2851,199 +2851,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologies de l'expertise et mise en visibilité de l'action.</w:t>
+                <w:t xml:space="preserve">Objet flou, frontières vives. L'expertise entre savoirs et pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t>
+              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-257, 2010, Res Publica</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (Rennes), pp.15-31, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778580v1</w:t>
+                <w:t xml:space="preserve">halshs-00633279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet flou, frontières vives. L'expertise entre savoirs et pouvoirs</w:t>
+                <w:t xml:space="preserve">Sociologies de l'expertise et mise en visibilité de l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin (dir.). </w:t>
+              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (Rennes), pp.15-31, 2010, Res Publica</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-257, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00633279v1</w:t>
+                <w:t xml:space="preserve">halshs-00778580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3293,190 +3293,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Community for All: Study Trip to Barbados, May 6-10th 2025</w:t>
+                <w:t xml:space="preserve">Labelliser pour remédier à la « crise chlordécone » ? Restaurer la confiance entre consommateurs et producteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Regina</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université des Antilles; Collectivité territoriale de Martinique. 2025</w:t>
+                <w:t xml:space="preserve">Laura Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université des Antilles; Cnrs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339372v1</w:t>
+                <w:t xml:space="preserve">hal-05330576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelliser pour remédier à la « crise chlordécone » ? Restaurer la confiance entre consommateurs et producteurs locaux</w:t>
+                <w:t xml:space="preserve">A Community for All: Study Trip to Barbados, May 6-10th 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zine</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université des Antilles; Cnrs. 2025</w:t>
+                <w:t xml:space="preserve">Sylvie Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université des Antilles; Collectivité territoriale de Martinique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330576v1</w:t>
+                <w:t xml:space="preserve">hal-05339372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3725,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00095-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.39-56" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.121.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4096-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00095-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.39-56" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.121.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4096-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>