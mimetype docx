--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1074,165 +1074,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : jalons pour la recherche</w:t>
+                <w:t xml:space="preserve">D’un laboratoire à l'autre : lesdits Outre-mer à l’« avant-garde » de la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la science politique, 4e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP - Groupe Sociologie politique de l’État outre-mer (SPEOM); Gouvernement du risque environnemental outre-mer, Jun 2025, Sorbonne Nouvelle - Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « État Outre-mer » de l’ANR ETOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05138839v1</w:t>
+                <w:t xml:space="preserve">hal-05335890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un laboratoire à l'autre : lesdits Outre-mer à l’« avant-garde » de la transition écologique ?</w:t>
+                <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : jalons pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « État Outre-mer » de l’ANR ETOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Schoelcher, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la science politique, 4e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP - Groupe Sociologie politique de l’État outre-mer (SPEOM); Gouvernement du risque environnemental outre-mer, Jun 2025, Sorbonne Nouvelle - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335890v1</w:t>
+                <w:t xml:space="preserve">halshs-05138839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Trip to Barbabos : une expérience immersive pratique et pédagogique, entre initiation à l’international, ouverture culturelle et ancrage caribéen</w:t>
               </w:r>
@@ -1363,532 +1363,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un futur « sans chlordécone » ? Promesses de remédiation, incertitudes, controverses</w:t>
+                <w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition Journées Recherches - CHU de Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Fort-de-France (Martinique), France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824415v1</w:t>
+                <w:t xml:space="preserve">hal-04824519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Antilles à l’heure des « cènes » : enjeux de savoir, enjeux de pouvoir</w:t>
+                <w:t xml:space="preserve">Réenchanter les Outre-mer par le vert et le bleu ? Le discours de laboratoire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus Anthropocène aux Antilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
+              <w:t xml:space="preserve">17e Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sciences Po Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669153v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : du réenchantement à la contestation de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sciences Sociales du LESSEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t>
+                <w:t xml:space="preserve">Les risques et catastrophes sous le regard des SHS : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Revet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Premier séminaire scientifique du projet RISC du PEPR Risques (IRiMa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Boudia, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824519v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réenchanter les Outre-mer par le vert et le bleu ? Le discours de laboratoire en question</w:t>
+                <w:t xml:space="preserve">Les Antilles à l’heure des « cènes » : enjeux de savoir, enjeux de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de l’AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sciences Po Grenoble, France</w:t>
+              <w:t xml:space="preserve">Campus Anthropocène aux Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669159v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques et catastrophes sous le regard des SHS : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Construire un futur « sans chlordécone » ? Promesses de remédiation, incertitudes, controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Revet</w:t>
+                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire scientifique du projet RISC du PEPR Risques (IRiMa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Boudia, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6e édition Journées Recherches - CHU de Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824522v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise face aux changements climatiques en contexte ultramarin</w:t>
               </w:r>
@@ -1937,273 +1937,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçons et défis pour la pratique du retour d’expérience outre-mer</w:t>
+                <w:t xml:space="preserve">Des périphéries « entièrement à part » ? À propos des proliférations d’algues sur les rivages antillais et bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée d’études internationale de l’équipe BEST, « L’insularité caribéenne à l’épreuve des risques et catastrophes "naturels". Dialogue autour des "causes profondes" des vulnérabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Schoelcher (Martinique), France</w:t>
+              <w:t xml:space="preserve">146e congrès « Périphéries » du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669156v1</w:t>
+                <w:t xml:space="preserve">hal-04669154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des périphéries « entièrement à part » ? À propos des proliférations d’algues sur les rivages antillais et bretons</w:t>
+                <w:t xml:space="preserve">Retour sur le retour d’expérience : quelques enseignements pour des RETEX intégrés et réflexifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Ménez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rocle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Serot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146e congrès « Périphéries » du CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">17e rencontre Géorisques « La saison cyclonique 2017 aux Antilles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669154v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le retour d’expérience : quelques enseignements pour des RETEX intégrés et réflexifs</w:t>
+                <w:t xml:space="preserve">Leçons et défis pour la pratique du retour d’expérience outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Serot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e rencontre Géorisques « La saison cyclonique 2017 aux Antilles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Demi-journée d’études internationale de l’équipe BEST, « L’insularité caribéenne à l’épreuve des risques et catastrophes "naturels". Dialogue autour des "causes profondes" des vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669152v1</w:t>
+                <w:t xml:space="preserve">hal-04669156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RETEX et les outils du transfert de connaissances</w:t>
               </w:r>
@@ -2851,199 +2851,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet flou, frontières vives. L'expertise entre savoirs et pouvoirs</w:t>
+                <w:t xml:space="preserve">Sociologies de l'expertise et mise en visibilité de l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin (dir.). </w:t>
+              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (Rennes), pp.15-31, 2010, Res Publica</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-257, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00633279v1</w:t>
+                <w:t xml:space="preserve">halshs-00778580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologies de l'expertise et mise en visibilité de l'action.</w:t>
+                <w:t xml:space="preserve">Objet flou, frontières vives. L'expertise entre savoirs et pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t>
+              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-257, 2010, Res Publica</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (Rennes), pp.15-31, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778580v1</w:t>
+                <w:t xml:space="preserve">halshs-00633279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelliser pour remédier à la « crise chlordécone » ? Restaurer la confiance entre consommateurs et producteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3725,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00095-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.39-56" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.121.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4096-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00095-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.39-56" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.121.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4096-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>