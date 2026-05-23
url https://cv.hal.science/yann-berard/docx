--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1363,532 +1363,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t>
+                <w:t xml:space="preserve">Les Antilles à l’heure des « cènes » : enjeux de savoir, enjeux de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Campus Anthropocène aux Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824519v1</w:t>
+                <w:t xml:space="preserve">hal-04669153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réenchanter les Outre-mer par le vert et le bleu ? Le discours de laboratoire en question</w:t>
+                <w:t xml:space="preserve">Construire un futur « sans chlordécone » ? Promesses de remédiation, incertitudes, controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès de l’AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Sciences Po Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e édition Journées Recherches - CHU de Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Fort-de-France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669159v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : du réenchantement à la contestation de l’État</w:t>
+                <w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences Sociales du LESSEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669158v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques et catastrophes sous le regard des SHS : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Réenchanter les Outre-mer par le vert et le bleu ? Le discours de laboratoire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Revet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire scientifique du projet RISC du PEPR Risques (IRiMa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Boudia, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17e Congrès de l’AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sciences Po Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824522v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Antilles à l’heure des « cènes » : enjeux de savoir, enjeux de pouvoir</w:t>
+                <w:t xml:space="preserve">Les Outre-mer face à la bifurcation écologique : du réenchantement à la contestation de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campus Anthropocène aux Antilles</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences Sociales du LESSEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669153v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un futur « sans chlordécone » ? Promesses de remédiation, incertitudes, controverses</w:t>
+                <w:t xml:space="preserve">Les risques et catastrophes sous le regard des SHS : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
+                <w:t xml:space="preserve">Sandrine Revet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition Journées Recherches - CHU de Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Fort-de-France (Martinique), France</w:t>
+              <w:t xml:space="preserve">Premier séminaire scientifique du projet RISC du PEPR Risques (IRiMa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Boudia, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824415v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise face aux changements climatiques en contexte ultramarin</w:t>
               </w:r>
@@ -2851,199 +2851,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologies de l'expertise et mise en visibilité de l'action.</w:t>
+                <w:t xml:space="preserve">Objet flou, frontières vives. L'expertise entre savoirs et pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t>
+              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-257, 2010, Res Publica</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (Rennes), pp.15-31, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778580v1</w:t>
+                <w:t xml:space="preserve">halshs-00633279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet flou, frontières vives. L'expertise entre savoirs et pouvoirs</w:t>
+                <w:t xml:space="preserve">Sociologies de l'expertise et mise en visibilité de l'action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Crespin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin (dir.). </w:t>
+              <w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes (Rennes), pp.15-31, 2010, Res Publica</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.229-257, 2010, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00633279v1</w:t>
+                <w:t xml:space="preserve">halshs-00778580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelliser pour remédier à la « crise chlordécone » ? Restaurer la confiance entre consommateurs et producteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dufourd-Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Zine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3725,51 +3725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00095-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.39-56" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.121.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4096-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Serot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-019-00095-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.111.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123742v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.39-56" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.121.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufourd-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Giry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Revet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4096-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;chacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>