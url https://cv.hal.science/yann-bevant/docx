--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1552,177 +1552,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01127844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudes Irlandaises, n° 37-1, Rennes, PUR, 215 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goarzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, 37.1, pp.215, 2012, 978-2-7535-1869-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudes Irlandaises, n°36-2, Rennes, PUR, 220 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goarzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2-7535-1712-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422463v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01127835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes Irlandaises</w:t>
               </w:r>
@@ -3040,173 +3040,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Against the Trend : Irish support for the Spanish Republic, 1936-1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevant Yann; Goarzin Anne; Neville Grace. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France, Ireland and Rebellion : Studies in Franco-Irish Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIR, pp.127-143, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the Myth of the Battle of the Boyne to the Boyne Meeting : Unionism at the Crossroads ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coquelin Olivier; Galliou Patrick; Robin Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Ideology in Ireland, From the Enlightenment to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Press, pp.317-331, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626090v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ireland Down Under, Un portrait de la communauté irlandaise en Australie</w:t>
               </w:r>
@@ -3415,164 +3415,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The influence of Scotland and Ireland on Breton traditional music in the second part of the 20th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnaval et autres poèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626340v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00626342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Irlande, du conflit à l'apaisement ?</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99C37294"/>
+    <w:nsid w:val="5740C580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4003,51 +4003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bevant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4914-3593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bevant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Borissova," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Durot-Bouce," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Neville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jousni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bevant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4914-3593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bevant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Borissova," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Durot-Bouce," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Denis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Neville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422450v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jousni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03268158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Noirard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>