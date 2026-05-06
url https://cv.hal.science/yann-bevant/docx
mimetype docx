--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -3772,51 +3772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5740C580"/>
+    <w:nsid w:val="68D0E6FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>